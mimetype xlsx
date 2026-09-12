--- v0 (2025-11-24)
+++ v1 (2026-09-12)
@@ -301,3328 +301,4050 @@
         <is>
           <t>annual results as of the date shown in the table</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data are in thous. CZK</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Last updated:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>24.11.2025</t>
+          <t>20.07.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Financial data are provided to Prague Stock Exchange, a.s. by individual issuers who are responsible for their accuracy. Data are taken from the issuers´ annual reports which are published in the company profile&amp;reports section, and also on the issuer´s website: https://www.mmcite.com/pro-investory. Prague Stock Exchange, a.s. does not provide any guarantees for the published data, is not responsible for any typing errors or omissions, or for any decisions taken on such data. More information: https://www.pse.cz/en/legal-information.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:C82"/>
+  <dimension ref="A1:D82"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>856806</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>774518</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>832469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Receivables for subscribed share capital</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D3" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Non-current assets</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>194038</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>205196</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>190301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Intangible non-current assets</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>17866</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>19441</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>18727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Research and development</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
+        <v>4551</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>6383</v>
       </c>
-      <c r="C6" s="12" t="n">
+      <c r="D6" s="12" t="n">
         <v>8214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Valuable rights</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>5863</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>2898</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>3386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="15" t="inlineStr">
         <is>
           <t>Software</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>5819</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>2775</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>3119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="15" t="inlineStr">
         <is>
           <t>Other valuable rights</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
+        <v>44</v>
+      </c>
+      <c r="C9" s="12" t="n">
         <v>124</v>
       </c>
-      <c r="C9" s="12" t="n">
+      <c r="D9" s="12" t="n">
         <v>267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Goodwill</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D10" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Other intangible non-current assets</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D11" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="14" t="inlineStr">
         <is>
           <t>Advance payments and assets under construction</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
+        <v>7452</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>10159</v>
       </c>
-      <c r="C12" s="12" t="n">
+      <c r="D12" s="12" t="n">
         <v>7127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D13" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Intangible non-current assets under construction</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
+        <v>7452</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>10159</v>
       </c>
-      <c r="C14" s="12" t="n">
+      <c r="D14" s="12" t="n">
         <v>7127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="13" t="inlineStr">
         <is>
           <t>Tangible non-current assets</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>113513</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>115098</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>93043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="14" t="inlineStr">
         <is>
           <t>Land and buildings</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>31545</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>33016</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>32012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="15" t="inlineStr">
         <is>
           <t>Land</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
-        <v>17569</v>
+        <v>17570</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>17569</v>
       </c>
+      <c r="D17" s="12" t="n">
+        <v>17569</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="15" t="inlineStr">
         <is>
           <t>Buildings</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
+        <v>13975</v>
+      </c>
+      <c r="C18" s="12" t="n">
         <v>15446</v>
       </c>
-      <c r="C18" s="12" t="n">
+      <c r="D18" s="12" t="n">
         <v>14442</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="14" t="inlineStr">
         <is>
           <t>Tangible movable assets</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>69534</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>61717</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>49072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Adjustment to acquired assets</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D20" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Other tangible non-current  assets</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D21" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="15" t="inlineStr">
         <is>
           <t>Perennial crops</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D22" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="15" t="inlineStr">
         <is>
           <t>Breeding and draught animals</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Other tangible non-current assets</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D24" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="14" t="inlineStr">
         <is>
           <t>Advance payments and assets under construction</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>12434</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>20364</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>11958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
+        <v>1999</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>1514</v>
       </c>
-      <c r="C26" s="12" t="n">
+      <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Tangible non-current assets under construction</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
+        <v>10435</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>18850</v>
       </c>
-      <c r="C27" s="12" t="n">
+      <c r="D27" s="12" t="n">
         <v>11958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Long-term financial assets</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
+        <v>62659</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>70658</v>
       </c>
-      <c r="C28" s="12" t="n">
+      <c r="D28" s="12" t="n">
         <v>78530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D29" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="14" t="inlineStr">
         <is>
           <t>Loans - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C30" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D30" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Interests - significant influence</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C31" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D31" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="14" t="inlineStr">
         <is>
           <t>Loans and borrowings - significant influence</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="14" t="inlineStr">
         <is>
           <t>Other long-terms shares, securities and interests</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="C33" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="14" t="inlineStr">
         <is>
           <t>Other loans and borrowings</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="14" t="inlineStr">
         <is>
           <t>Other long-term financial assets</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
+        <v>62639</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>70658</v>
       </c>
-      <c r="C35" s="12" t="n">
+      <c r="D35" s="12" t="n">
         <v>78530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Other financial assets</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
+        <v>97</v>
+      </c>
+      <c r="C36" s="12" t="n">
         <v>146</v>
       </c>
-      <c r="C36" s="12" t="n">
+      <c r="D36" s="12" t="n">
         <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="13" t="inlineStr">
         <is>
           <t>Consolidated difference and equity method of accounting</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D38" s="12" t="n">
         <v>78481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="14" t="inlineStr">
         <is>
           <t>Positive consolidated difference</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
+        <v>62542</v>
+      </c>
+      <c r="C39" s="12" t="n">
         <v>70512</v>
       </c>
-      <c r="C39" s="12" t="n">
+      <c r="D39" s="12" t="n">
         <v>78481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="14" t="inlineStr">
         <is>
           <t>Negative consolidated difference</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="14" t="inlineStr">
         <is>
           <t>Equity method of accounting</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D41" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="10" t="inlineStr">
         <is>
           <t>Current assets</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
+        <v>644603</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>562486</v>
       </c>
-      <c r="C42" s="12" t="n">
+      <c r="D42" s="12" t="n">
         <v>624269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="13" t="inlineStr">
         <is>
           <t>Inventories</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
+        <v>185678</v>
+      </c>
+      <c r="C43" s="12" t="n">
         <v>176930</v>
       </c>
-      <c r="C43" s="12" t="n">
+      <c r="D43" s="12" t="n">
         <v>178072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="14" t="inlineStr">
         <is>
           <t>Material</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
+        <v>110134</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>111592</v>
       </c>
-      <c r="C44" s="12" t="n">
+      <c r="D44" s="12" t="n">
         <v>112746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="14" t="inlineStr">
         <is>
           <t>Work in progress and semi-products</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
+        <v>15063</v>
+      </c>
+      <c r="C45" s="12" t="n">
         <v>12177</v>
       </c>
-      <c r="C45" s="12" t="n">
+      <c r="D45" s="12" t="n">
         <v>10653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Finished products and merchandise</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>59919</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>53020</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>54491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Finished products</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
+        <v>32099</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>24491</v>
       </c>
-      <c r="C47" s="12" t="n">
+      <c r="D47" s="12" t="n">
         <v>29240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Merchandise</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
+        <v>27820</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>28529</v>
       </c>
-      <c r="C48" s="12" t="n">
+      <c r="D48" s="12" t="n">
         <v>25250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="14" t="inlineStr">
         <is>
           <t>Young and other animals</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="14" t="inlineStr">
         <is>
           <t>Advance payments on inventory purchases</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>562</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>142</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="13" t="inlineStr">
         <is>
           <t>Receivables</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>350872</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>237215</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>260918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="14" t="inlineStr">
         <is>
           <t>Long-term receivables</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>35443</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>29420</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>19378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Trade receivables</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
+        <v>13575</v>
+      </c>
+      <c r="C53" s="12" t="n">
         <v>10291</v>
       </c>
-      <c r="C53" s="12" t="n">
+      <c r="D53" s="12" t="n">
         <v>8877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Receivables - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>83</v>
       </c>
-      <c r="C54" s="12" t="n">
+      <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Receivables - significant influence</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Deferred tax assets</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>17102</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>15727</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>8621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
+        <v>4766</v>
+      </c>
+      <c r="C57" s="12" t="n">
         <v>3319</v>
       </c>
-      <c r="C57" s="12" t="n">
+      <c r="D57" s="12" t="n">
         <v>1880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Receivables from shareholders</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D58" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Long-term advance payments</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>37</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>39</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Estimated receivables</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C60" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D60" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Other receivables </t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
+        <v>4729</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>3280</v>
       </c>
-      <c r="C61" s="12" t="n">
+      <c r="D61" s="12" t="n">
         <v>1849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="14" t="inlineStr">
         <is>
           <t>Short-term receivables</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>315429</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>207795</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>241540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Trade receivables</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>275668</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>180678</v>
       </c>
-      <c r="C63" s="12" t="n">
+      <c r="D63" s="12" t="n">
         <v>194124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="15" t="inlineStr">
         <is>
           <t>Receivables: controlled/controlling entity</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C64" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D64" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="15" t="inlineStr">
         <is>
           <t>Receivables - significant influence</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C65" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D65" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
+        <v>39761</v>
+      </c>
+      <c r="C66" s="12" t="n">
         <v>27117</v>
       </c>
-      <c r="C66" s="12" t="n">
+      <c r="D66" s="12" t="n">
         <v>47416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="15" t="inlineStr">
         <is>
           <t>Receivables from shareholders</t>
         </is>
       </c>
       <c r="B67" s="11" t="n">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="C67" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D67" s="12" t="n">
         <v>2008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="15" t="inlineStr">
         <is>
           <t>Social security and health insurance</t>
         </is>
       </c>
       <c r="B68" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C68" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D68" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="15" t="inlineStr">
         <is>
           <t>Due from state - tax receivables</t>
         </is>
       </c>
       <c r="B69" s="11" t="n">
+        <v>24722</v>
+      </c>
+      <c r="C69" s="12" t="n">
         <v>20844</v>
       </c>
-      <c r="C69" s="12" t="n">
+      <c r="D69" s="12" t="n">
         <v>27053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="15" t="inlineStr">
         <is>
           <t>Short-term advance payments</t>
         </is>
       </c>
       <c r="B70" s="11" t="n">
+        <v>11522</v>
+      </c>
+      <c r="C70" s="12" t="n">
         <v>3904</v>
       </c>
-      <c r="C70" s="12" t="n">
+      <c r="D70" s="12" t="n">
         <v>11605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="15" t="inlineStr">
         <is>
           <t>Estimated receivables</t>
         </is>
       </c>
       <c r="B71" s="11" t="n">
+        <v>1043</v>
+      </c>
+      <c r="C71" s="12" t="n">
         <v>840</v>
       </c>
-      <c r="C71" s="12" t="n">
+      <c r="D71" s="12" t="n">
         <v>225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B72" s="11" t="n">
+        <v>2436</v>
+      </c>
+      <c r="C72" s="12" t="n">
         <v>1529</v>
       </c>
-      <c r="C72" s="12" t="n">
+      <c r="D72" s="12" t="n">
         <v>6522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="13" t="inlineStr">
         <is>
           <t>Short-term financial assets</t>
         </is>
       </c>
       <c r="B73" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C73" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D73" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="14" t="inlineStr">
         <is>
           <t>Interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B74" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C74" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D74" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="14" t="inlineStr">
         <is>
           <t>Other short-term investments</t>
         </is>
       </c>
       <c r="B75" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C75" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D75" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="13" t="inlineStr">
         <is>
           <t>Cash and cash equivalents</t>
         </is>
       </c>
       <c r="B76" s="11" t="n">
+        <v>108053</v>
+      </c>
+      <c r="C76" s="12" t="n">
         <v>148341</v>
       </c>
-      <c r="C76" s="12" t="n">
+      <c r="D76" s="12" t="n">
         <v>185278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="14" t="inlineStr">
         <is>
           <t>Cash in hand</t>
         </is>
       </c>
       <c r="B77" s="11" t="n">
+        <v>1121</v>
+      </c>
+      <c r="C77" s="12" t="n">
         <v>1027</v>
       </c>
-      <c r="C77" s="12" t="n">
+      <c r="D77" s="12" t="n">
         <v>2475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="14" t="inlineStr">
         <is>
           <t>Cash at bank</t>
         </is>
       </c>
       <c r="B78" s="11" t="n">
+        <v>106932</v>
+      </c>
+      <c r="C78" s="12" t="n">
         <v>147314</v>
       </c>
-      <c r="C78" s="12" t="n">
+      <c r="D78" s="12" t="n">
         <v>182802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="10" t="inlineStr">
         <is>
           <t>Accruals and deferrals</t>
         </is>
       </c>
       <c r="B79" s="11" t="n">
+        <v>18165</v>
+      </c>
+      <c r="C79" s="12" t="n">
         <v>6836</v>
       </c>
-      <c r="C79" s="12" t="n">
+      <c r="D79" s="12" t="n">
         <v>17898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="13" t="inlineStr">
         <is>
           <t>Deferred charges</t>
         </is>
       </c>
       <c r="B80" s="11" t="n">
+        <v>8217</v>
+      </c>
+      <c r="C80" s="12" t="n">
         <v>5379</v>
       </c>
-      <c r="C80" s="12" t="n">
+      <c r="D80" s="12" t="n">
         <v>10320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="13" t="inlineStr">
         <is>
           <t>Complex deferred charges</t>
         </is>
       </c>
       <c r="B81" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C81" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D81" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="13" t="inlineStr">
         <is>
           <t>Accrued income</t>
         </is>
       </c>
       <c r="B82" s="11" t="n">
+        <v>9948</v>
+      </c>
+      <c r="C82" s="12" t="n">
         <v>1457</v>
       </c>
-      <c r="C82" s="12" t="n">
+      <c r="D82" s="12" t="n">
         <v>7578</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:C83"/>
+  <dimension ref="A1:D83"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>856806</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>774518</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>832470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Equity</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>409218</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>415386</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>413514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="13" t="inlineStr">
         <is>
           <t>Share capital</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
         <v>3015</v>
       </c>
       <c r="C4" s="12" t="n">
         <v>3015</v>
       </c>
+      <c r="D4" s="12" t="n">
+        <v>3015</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="14" t="inlineStr">
         <is>
           <t>Share capital</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
         <v>3015</v>
       </c>
       <c r="C5" s="12" t="n">
         <v>3015</v>
       </c>
+      <c r="D5" s="12" t="n">
+        <v>3015</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Ownership interests (-)</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D6" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Changes of share capital</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D7" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="13" t="inlineStr">
         <is>
           <t>Share premium and additional paid-in capital</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>149428</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>161581</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>158260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="14" t="inlineStr">
         <is>
           <t>Share premium</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>159000</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>159000</v>
       </c>
+      <c r="D9" s="12" t="n">
+        <v>159000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Additional paid-in capital</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
+        <v>-9572</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>2581</v>
       </c>
-      <c r="C10" s="12" t="n">
+      <c r="D10" s="12" t="n">
         <v>-740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="15" t="inlineStr">
         <is>
           <t>Other paid-in capital</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>201</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>201</v>
       </c>
+      <c r="D11" s="12" t="n">
+        <v>201</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="15" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation of assets and liabilities (+/-)</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D12" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation upon corporate transformation (+/-)</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D13" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Differences on corporate transformation (+/-)</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D14" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Differences between balance sheet date and transformation date (+/-)</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>-9773</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>2380</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>-941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Revenue reserves</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
         <v>811</v>
       </c>
       <c r="C16" s="12" t="n">
         <v>811</v>
       </c>
+      <c r="D16" s="12" t="n">
+        <v>811</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Other reserves</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
         <v>811</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>811</v>
       </c>
+      <c r="D17" s="12" t="n">
+        <v>811</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Statutory and other reserves</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Profit/loss brought forward (+/-)</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>235343</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>241221</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>165833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Retained earnings or accumulated losses brought forward (+/-)</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>235343</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>241221</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>165833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Other profit/loss brought forward (+/-)</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D21" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Profit/loss in current year (+/-)</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
+        <v>20621</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>8758</v>
       </c>
-      <c r="C22" s="12" t="n">
+      <c r="D22" s="12" t="n">
         <v>85379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>Approved decision on advance payment for profit distribution (-)</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D23" s="12" t="n">
         <v>-217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Provisions and liabilities</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
+        <v>399969</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>311839</v>
       </c>
-      <c r="C24" s="12" t="n">
+      <c r="D24" s="12" t="n">
         <v>376774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Provisions</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>7501</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>8611</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>6921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="14" t="inlineStr">
         <is>
           <t>Provisions for pensions and similar liabilities</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D26" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="14" t="inlineStr">
         <is>
           <t>Provision for corporate income tax</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
+        <v>384</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>1618</v>
       </c>
-      <c r="C27" s="12" t="n">
+      <c r="D27" s="12" t="n">
         <v>435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="14" t="inlineStr">
         <is>
           <t>Provisions under special statutory regulations</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D28" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Other provisions</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
+        <v>7117</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>6993</v>
       </c>
-      <c r="C29" s="12" t="n">
+      <c r="D29" s="12" t="n">
         <v>6486</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Liabilities</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>392468</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>303228</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>369852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Long-term liabilities</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>21986</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>24946</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>24401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="15" t="inlineStr">
         <is>
           <t>Bonds payable</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="15" t="inlineStr">
         <is>
           <t>Convertible bonds</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="15" t="inlineStr">
         <is>
           <t>Other bonds</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="15" t="inlineStr">
         <is>
           <t>Loans from banks and other financial institutions</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
+        <v>8356</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>9895</v>
       </c>
-      <c r="C35" s="12" t="n">
+      <c r="D35" s="12" t="n">
         <v>11050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Long-term advanced payments received</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Trade payables</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="15" t="inlineStr">
         <is>
           <t>Long-term notes payable</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="15" t="inlineStr">
         <is>
           <t>Liabilities - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D39" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="15" t="inlineStr">
         <is>
           <t>Liabilities - significant influence</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="15" t="inlineStr">
         <is>
           <t>Deferred tax liability</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="C41" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D41" s="12" t="n">
         <v>152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="15" t="inlineStr">
         <is>
           <t>Other liabilities</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
+        <v>13566</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>15051</v>
       </c>
-      <c r="C42" s="12" t="n">
+      <c r="D42" s="12" t="n">
         <v>13198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="15" t="inlineStr">
         <is>
           <t>Payables to shareholders</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="15" t="inlineStr">
         <is>
           <t>Estimated payables</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D44" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="15" t="inlineStr">
         <is>
           <t>Other payables</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
+        <v>13566</v>
+      </c>
+      <c r="C45" s="12" t="n">
         <v>15051</v>
       </c>
-      <c r="C45" s="12" t="n">
+      <c r="D45" s="12" t="n">
         <v>13198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Short-term liabilities</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>370482</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>278282</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>345452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Bonds payable</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D47" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Convertible bonds</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D48" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="15" t="inlineStr">
         <is>
           <t>Other bonds</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="15" t="inlineStr">
         <is>
           <t>Loans from banks and other financial institutions</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>130593</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>115162</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>131149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="15" t="inlineStr">
         <is>
           <t>Short-term advanced payments received</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>49117</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>28725</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>34631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="15" t="inlineStr">
         <is>
           <t>Trade payables</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>106202</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>79985</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>103833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Short-term notes payable</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D53" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Liabilities - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D54" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Liabilities - significant influence</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Other liabilities</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>84570</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>54410</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>75839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Payables to shareholders</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D57" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Short-term accomodation</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D58" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Liabilities to employees</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>13703</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>13065</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>12063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Liabilities for social security and health insurance</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
+        <v>9311</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>8079</v>
       </c>
-      <c r="C60" s="12" t="n">
+      <c r="D60" s="12" t="n">
         <v>8125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Due from state - tax liabilities and subsidies</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
+        <v>38934</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>21088</v>
       </c>
-      <c r="C61" s="12" t="n">
+      <c r="D61" s="12" t="n">
         <v>38862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
           <t>Estimated payables</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>11565</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>2884</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>7815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Other payables</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>11057</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>9294</v>
       </c>
-      <c r="C63" s="12" t="n">
+      <c r="D63" s="12" t="n">
         <v>8974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Accruals and deferrals</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
+        <v>24816</v>
+      </c>
+      <c r="C64" s="12" t="n">
         <v>24974</v>
       </c>
-      <c r="C64" s="12" t="n">
+      <c r="D64" s="12" t="n">
         <v>15703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="13" t="inlineStr">
         <is>
           <t>Accrued charges</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
+        <v>9104</v>
+      </c>
+      <c r="C65" s="12" t="n">
         <v>9290</v>
       </c>
-      <c r="C65" s="12" t="n">
+      <c r="D65" s="12" t="n">
         <v>8747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="13" t="inlineStr">
         <is>
           <t>Deferred income</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
+        <v>15712</v>
+      </c>
+      <c r="C66" s="12" t="n">
         <v>15684</v>
       </c>
-      <c r="C66" s="12" t="n">
+      <c r="D66" s="12" t="n">
         <v>6956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="10" t="inlineStr">
         <is>
           <t>Minority equity</t>
         </is>
       </c>
       <c r="B67" s="11" t="n">
+        <v>22803</v>
+      </c>
+      <c r="C67" s="12" t="n">
         <v>22319</v>
       </c>
-      <c r="C67" s="12" t="n">
+      <c r="D67" s="12" t="n">
         <v>26480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="13" t="inlineStr">
         <is>
           <t>Minority share capital</t>
         </is>
       </c>
       <c r="B68" s="11" t="n">
         <v>3191</v>
       </c>
       <c r="C68" s="12" t="n">
+        <v>3191</v>
+      </c>
+      <c r="D68" s="12" t="n">
         <v>3212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="14" t="inlineStr">
         <is>
           <t>Share capital</t>
         </is>
       </c>
       <c r="B69" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C69" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D69" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="14" t="inlineStr">
         <is>
           <t>Own shares and ownership interests (-)</t>
         </is>
       </c>
       <c r="B70" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C70" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D70" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="14" t="inlineStr">
         <is>
           <t>Changes of share capital  (+/-)</t>
         </is>
       </c>
       <c r="B71" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C71" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D71" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="13" t="inlineStr">
         <is>
           <t>Minority additional paid-in capital</t>
         </is>
       </c>
       <c r="B72" s="11" t="n">
         <v>17</v>
       </c>
       <c r="C72" s="12" t="n">
         <v>17</v>
       </c>
+      <c r="D72" s="12" t="n">
+        <v>17</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="14" t="inlineStr">
         <is>
           <t>Share premium</t>
         </is>
       </c>
       <c r="B73" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C73" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D73" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="14" t="inlineStr">
         <is>
           <t>Other paid-in capital</t>
         </is>
       </c>
       <c r="B74" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C74" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D74" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="14" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation of assets and liabilities (+/-)</t>
         </is>
       </c>
       <c r="B75" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C75" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D75" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="14" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation upon corporate transformation (+/-)</t>
         </is>
       </c>
       <c r="B76" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C76" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D76" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="13" t="inlineStr">
         <is>
           <t>Minority revenue reserves</t>
         </is>
       </c>
       <c r="B77" s="11" t="n">
+        <v>13623</v>
+      </c>
+      <c r="C77" s="12" t="n">
         <v>12844</v>
       </c>
-      <c r="C77" s="12" t="n">
+      <c r="D77" s="12" t="n">
         <v>6219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="14" t="inlineStr">
         <is>
           <t>Other reserves</t>
         </is>
       </c>
       <c r="B78" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C78" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D78" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="14" t="inlineStr">
         <is>
           <t>Statutory and other reserves</t>
         </is>
       </c>
       <c r="B79" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C79" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D79" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="13" t="inlineStr">
         <is>
           <t>Minority profit/loss brought forward (+/-)</t>
         </is>
       </c>
       <c r="B80" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C80" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D80" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="14" t="inlineStr">
         <is>
           <t>Retained earnings or accumulated losses from previous years (+/-)</t>
         </is>
       </c>
       <c r="B81" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C81" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D81" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="14" t="inlineStr">
         <is>
           <t>Other profit/loss from previous years (+/-)</t>
         </is>
       </c>
       <c r="B82" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C82" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D82" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="10" t="inlineStr">
         <is>
           <t>Minority profit/loss in current year (+/-)</t>
         </is>
       </c>
       <c r="B83" s="11" t="n">
+        <v>5972</v>
+      </c>
+      <c r="C83" s="12" t="n">
         <v>6268</v>
       </c>
-      <c r="C83" s="12" t="n">
+      <c r="D83" s="12" t="n">
         <v>17032</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:C63"/>
+  <dimension ref="A1:D63"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Revenues from products and services </t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>873977</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>749709</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>722685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Revenues from sale of goods</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>329643</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>329428</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>466757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Production-related costs</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>810807</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>702019</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>740995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Cost of sales</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>287664</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>272965</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>338875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="13" t="inlineStr">
         <is>
           <t>Material and energy cost</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
+        <v>128128</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>76658</v>
       </c>
-      <c r="C6" s="12" t="n">
+      <c r="D6" s="12" t="n">
         <v>50823</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="13" t="inlineStr">
         <is>
           <t>Services</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>395015</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>352396</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>351296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Change in inventory produced internally</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>-10588</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>1009</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>37052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Own work capitalized (-)</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
+        <v>-661</v>
+      </c>
+      <c r="C9" s="12" t="n">
         <v>-826</v>
       </c>
-      <c r="C9" s="12" t="n">
+      <c r="D9" s="12" t="n">
         <v>-2860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Personnel expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
+        <v>328550</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>310435</v>
       </c>
-      <c r="C10" s="12" t="n">
+      <c r="D10" s="12" t="n">
         <v>258685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="13" t="inlineStr">
         <is>
           <t>Wages and salaries</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
+        <v>250050</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>233151</v>
       </c>
-      <c r="C11" s="12" t="n">
+      <c r="D11" s="12" t="n">
         <v>196836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="13" t="inlineStr">
         <is>
           <t>Social security, health insurance and other costs</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
+        <v>78500</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>77284</v>
       </c>
-      <c r="C12" s="12" t="n">
+      <c r="D12" s="12" t="n">
         <v>61848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="14" t="inlineStr">
         <is>
           <t>Social security and health insurance costs</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
+        <v>72288</v>
+      </c>
+      <c r="C13" s="12" t="n">
         <v>67513</v>
       </c>
-      <c r="C13" s="12" t="n">
+      <c r="D13" s="12" t="n">
         <v>55665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="14" t="inlineStr">
         <is>
           <t>Other costs</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
+        <v>6212</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>9771</v>
       </c>
-      <c r="C14" s="12" t="n">
+      <c r="D14" s="12" t="n">
         <v>6183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Value adjustments in operating activities (depreciation, amortisation, impairment)</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>23113</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>18476</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>10547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>22472</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>18205</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>14811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets - permanent</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
+        <v>22472</v>
+      </c>
+      <c r="C17" s="12" t="n">
         <v>18205</v>
       </c>
-      <c r="C17" s="12" t="n">
+      <c r="D17" s="12" t="n">
         <v>14811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets - temporary</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Provision for impairment of inventories</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
-        <v>0</v>
+        <v>585</v>
       </c>
       <c r="C19" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D19" s="12" t="n">
         <v>-29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="13" t="inlineStr">
         <is>
           <t>Provision for impairment of receivables</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>56</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>271</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>-4234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>settlement of the positive consolidated difference</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D21" s="12" t="n">
         <v>838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>settlement of the negative consolidated difference</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>7970</v>
       </c>
       <c r="C22" s="12" t="n">
+        <v>7970</v>
+      </c>
+      <c r="D22" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="10" t="inlineStr">
         <is>
           <t>Other operating income</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
+        <v>26322</v>
+      </c>
+      <c r="C23" s="12" t="n">
         <v>14523</v>
       </c>
-      <c r="C23" s="12" t="n">
+      <c r="D23" s="12" t="n">
         <v>13438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="13" t="inlineStr">
         <is>
           <t>Revenues from sale of non-current assets</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
+        <v>170</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>2023</v>
       </c>
-      <c r="C24" s="12" t="n">
+      <c r="D24" s="12" t="n">
         <v>1343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Revenues from sale of material</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>3887</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>253</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>1048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Other operating income</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
+        <v>22265</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>12248</v>
       </c>
-      <c r="C26" s="12" t="n">
+      <c r="D26" s="12" t="n">
         <v>11047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="10" t="inlineStr">
         <is>
           <t>Other operating expenses</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
+        <v>27335</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>26939</v>
       </c>
-      <c r="C27" s="12" t="n">
+      <c r="D27" s="12" t="n">
         <v>19221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Net book value of non-current assets sold</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>24</v>
       </c>
-      <c r="C28" s="12" t="n">
+      <c r="D28" s="12" t="n">
         <v>729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="13" t="inlineStr">
         <is>
           <t>Material sold</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
+        <v>3825</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>244</v>
       </c>
-      <c r="C29" s="12" t="n">
+      <c r="D29" s="12" t="n">
         <v>980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Taxes and charges</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>3075</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>3784</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>1185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="13" t="inlineStr">
         <is>
           <t>Operation provisions and specific-purpose deferred charges</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>371</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>145</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>1871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="13" t="inlineStr">
         <is>
           <t>Other operating expenses</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
+        <v>12094</v>
+      </c>
+      <c r="C32" s="12" t="n">
         <v>14772</v>
       </c>
-      <c r="C32" s="12" t="n">
+      <c r="D32" s="12" t="n">
         <v>13618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="10" t="inlineStr">
         <is>
           <t>Operating profit/loss (+/-)</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
+        <v>51386</v>
+      </c>
+      <c r="C33" s="12" t="n">
         <v>35608</v>
       </c>
-      <c r="C33" s="12" t="n">
+      <c r="D33" s="12" t="n">
         <v>139238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="10" t="inlineStr">
         <is>
           <t>Income from financial assets - interests</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D34" s="12" t="n">
         <v>2410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="13" t="inlineStr">
         <is>
           <t>Income from interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D35" s="12" t="n">
         <v>2410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="13" t="inlineStr">
         <is>
           <t>Other income from interests</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="10" t="inlineStr">
         <is>
           <t>Cost of interests sold</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D37" s="12" t="n">
         <v>2262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Income from other long-term financial assets</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="13" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D39" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="13" t="inlineStr">
         <is>
           <t>Other income from other long-term financial assets</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="10" t="inlineStr">
         <is>
           <t>Costs related to other long-term financial assets</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D41" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="10" t="inlineStr">
         <is>
           <t>Interest receivable and similar income</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
+        <v>1066</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>813</v>
       </c>
-      <c r="C42" s="12" t="n">
+      <c r="D42" s="12" t="n">
         <v>2963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="13" t="inlineStr">
         <is>
           <t>Interest receivable and similar income - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
+        <v>-221</v>
+      </c>
+      <c r="C43" s="12" t="n">
         <v>22</v>
       </c>
-      <c r="C43" s="12" t="n">
+      <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="13" t="inlineStr">
         <is>
           <t>Other interest receivable and similar income</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
+        <v>1287</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>791</v>
       </c>
-      <c r="C44" s="12" t="n">
+      <c r="D44" s="12" t="n">
         <v>2963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="10" t="inlineStr">
         <is>
           <t>Value adjustments and provisions in financial activities</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="10" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>7468</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>7749</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>11212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="13" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
-        <v>0</v>
+        <v>-221</v>
       </c>
       <c r="C47" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D47" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="13" t="inlineStr">
         <is>
           <t>Other interest payable and similar expenses</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
+        <v>7689</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>7749</v>
       </c>
-      <c r="C48" s="12" t="n">
+      <c r="D48" s="12" t="n">
         <v>11212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Other financial income</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
+        <v>10438</v>
+      </c>
+      <c r="C49" s="12" t="n">
         <v>10420</v>
       </c>
-      <c r="C49" s="12" t="n">
+      <c r="D49" s="12" t="n">
         <v>10855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Othe financial expenses</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>14894</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>16547</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>13856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Financial profit/loss (+/-)</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>-10858</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>-13064</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>-11101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="10" t="inlineStr">
         <is>
           <t>Profit/loss before tax (+/-)</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>40528</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>22544</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>128137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="10" t="inlineStr">
         <is>
           <t>Income tax</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
+        <v>13935</v>
+      </c>
+      <c r="C53" s="12" t="n">
         <v>7519</v>
       </c>
-      <c r="C53" s="12" t="n">
+      <c r="D53" s="12" t="n">
         <v>25727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="13" t="inlineStr">
         <is>
           <t>Current income tax</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
+        <v>15389</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>15160</v>
       </c>
-      <c r="C54" s="12" t="n">
+      <c r="D54" s="12" t="n">
         <v>26346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="13" t="inlineStr">
         <is>
           <t>Deferred income tax (+/-)</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
+        <v>-1454</v>
+      </c>
+      <c r="C55" s="12" t="n">
         <v>-7641</v>
       </c>
-      <c r="C55" s="12" t="n">
+      <c r="D55" s="12" t="n">
         <v>-619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Profit/loss after tax (+/-)</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>26593</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>15026</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>102410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Transfer of part of profit/loss to shareholders</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C57" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D57" s="12" t="n">
         <v>-17031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="10" t="inlineStr">
         <is>
           <t>Net profit/loss for the year (+/-)</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
+        <v>26593</v>
+      </c>
+      <c r="C58" s="12" t="n">
         <v>8758</v>
       </c>
-      <c r="C58" s="12" t="n">
+      <c r="D58" s="12" t="n">
         <v>85378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="13" t="inlineStr">
         <is>
           <t>Consolidated profit/loss in current year without minority shareholdings</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
-        <v>0</v>
+        <v>26593</v>
       </c>
       <c r="C59" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D59" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="13" t="inlineStr">
         <is>
           <t>Minority profit/loss in current year (+/-)</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
+        <v>-5972</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>-6268</v>
       </c>
-      <c r="C60" s="12" t="n">
+      <c r="D60" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="10" t="inlineStr">
         <is>
           <t>Equity method of accounting</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="D61" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="10" t="inlineStr">
         <is>
           <t>Total consolidated profit/lossfor the year without minority shareholdings but incl equity method of accounting</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>20621</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>8758</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>85378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="10" t="inlineStr">
         <is>
           <t>Net turnover for the year</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>1203620</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>1079137</v>
       </c>
-      <c r="C63" s="12" t="n">
+      <c r="D63" s="12" t="n">
         <v>1219111</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>21.11.2025</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="C1" s="9" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="D1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Market capitalization</t>
         </is>
       </c>
       <c r="B2" s="17" t="n">
-        <v>588000</v>
+        <v>510000</v>
       </c>
       <c r="C2" s="18" t="n">
+        <v>537000</v>
+      </c>
+      <c r="D2" s="18" t="n">
         <v>954000</v>
       </c>
-      <c r="D2" s="18" t="n">
+      <c r="E2" s="18" t="n">
         <v>672000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B3" s="17" t="n">
+        <v>77574</v>
+      </c>
+      <c r="C3" s="18" t="n">
+        <v>77574</v>
+      </c>
+      <c r="D3" s="18" t="n">
         <v>57868</v>
       </c>
-      <c r="C3" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D3" s="18" t="n">
+      <c r="E3" s="18" t="n">
         <v>150970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
       <c r="B4" s="17" t="n">
-        <v>39.13</v>
+        <v>19.18</v>
       </c>
       <c r="C4" s="18" t="n">
+        <v>20.19</v>
+      </c>
+      <c r="D4" s="18" t="n">
         <v>63.49</v>
       </c>
-      <c r="D4" s="18" t="n">
+      <c r="E4" s="18" t="n">
         <v>6.56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
       <c r="B5" s="17" t="n">
-        <v>9.76</v>
+        <v>6.97</v>
       </c>
       <c r="C5" s="18" t="n">
+        <v>7.32</v>
+      </c>
+      <c r="D5" s="18" t="n">
         <v>16.08</v>
       </c>
-      <c r="D5" s="18" t="n">
+      <c r="E5" s="18" t="n">
         <v>4.17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
-        <v>0.52</v>
+        <v>0.45</v>
       </c>
       <c r="C6" s="18" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="D6" s="18" t="n">
         <v>0.86</v>
       </c>
-      <c r="D6" s="18" t="n">
+      <c r="E6" s="18" t="n">
         <v>0.53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>P/S</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="C7" s="18" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="D7" s="18" t="n">
         <v>0.88</v>
       </c>
-      <c r="D7" s="18" t="n">
+      <c r="E7" s="18" t="n">
         <v>0.56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
       <c r="B8" s="17" t="n">
-        <v>1.42</v>
+        <v>1.25</v>
       </c>
       <c r="C8" s="18" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="D8" s="18" t="n">
         <v>2.3</v>
       </c>
-      <c r="D8" s="18" t="n">
+      <c r="E8" s="18" t="n">
         <v>1.63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="C9" s="18" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="D9" s="18" t="n">
         <v>1.94</v>
       </c>
-      <c r="C9" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D9" s="18" t="n">
+      <c r="E9" s="18" t="n">
         <v>12.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>ROE</t>
         </is>
       </c>
       <c r="B10" s="17" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="C10" s="18" t="n">
+        <v>6.5</v>
+      </c>
+      <c r="D10" s="18" t="n">
         <v>3.62</v>
       </c>
-      <c r="C10" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D10" s="18" t="n">
+      <c r="E10" s="18" t="n">
         <v>24.77</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>