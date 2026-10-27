--- v1 (2026-09-12)
+++ v2 (2026-10-27)
@@ -301,51 +301,51 @@
         <is>
           <t>annual results as of the date shown in the table</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data are in thous. CZK</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Last updated:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>20.07.2026</t>
+          <t>27.10.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Financial data are provided to Prague Stock Exchange, a.s. by individual issuers who are responsible for their accuracy. Data are taken from the issuers´ annual reports which are published in the company profile&amp;reports section, and also on the issuer´s website: https://www.mmcite.com/pro-investory. Prague Stock Exchange, a.s. does not provide any guarantees for the published data, is not responsible for any typing errors or omissions, or for any decisions taken on such data. More information: https://www.pse.cz/en/legal-information.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
@@ -507,1207 +507,915 @@
       </c>
       <c r="C8" s="12" t="n">
         <v>2775</v>
       </c>
       <c r="D8" s="12" t="n">
         <v>3119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="15" t="inlineStr">
         <is>
           <t>Other valuable rights</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>44</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>124</v>
       </c>
       <c r="D9" s="12" t="n">
         <v>267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A10" s="14"/>
       <c r="B10" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A11" s="14"/>
       <c r="B11" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A12" s="14"/>
       <c r="B12" s="11" t="n">
         <v>7452</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>10159</v>
       </c>
       <c r="D12" s="12" t="n">
         <v>7127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A13" s="15"/>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A14" s="15"/>
       <c r="B14" s="11" t="n">
         <v>7452</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>10159</v>
       </c>
       <c r="D14" s="12" t="n">
         <v>7127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A15" s="13"/>
       <c r="B15" s="11" t="n">
         <v>113513</v>
       </c>
       <c r="C15" s="12" t="n">
         <v>115098</v>
       </c>
       <c r="D15" s="12" t="n">
         <v>93043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A16" s="14"/>
       <c r="B16" s="11" t="n">
         <v>31545</v>
       </c>
       <c r="C16" s="12" t="n">
         <v>33016</v>
       </c>
       <c r="D16" s="12" t="n">
         <v>32012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A17" s="15"/>
       <c r="B17" s="11" t="n">
         <v>17570</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>17569</v>
       </c>
       <c r="D17" s="12" t="n">
         <v>17569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A18" s="15"/>
       <c r="B18" s="11" t="n">
         <v>13975</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>15446</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>14442</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A19" s="14"/>
       <c r="B19" s="11" t="n">
         <v>69534</v>
       </c>
       <c r="C19" s="12" t="n">
         <v>61717</v>
       </c>
       <c r="D19" s="12" t="n">
         <v>49072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A20" s="14"/>
       <c r="B20" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A21" s="14"/>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A22" s="15"/>
       <c r="B22" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A23" s="15"/>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A24" s="15"/>
       <c r="B24" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A25" s="14"/>
       <c r="B25" s="11" t="n">
         <v>12434</v>
       </c>
       <c r="C25" s="12" t="n">
         <v>20364</v>
       </c>
       <c r="D25" s="12" t="n">
         <v>11958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A26" s="15"/>
       <c r="B26" s="11" t="n">
         <v>1999</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>1514</v>
       </c>
       <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A27" s="15"/>
       <c r="B27" s="11" t="n">
         <v>10435</v>
       </c>
       <c r="C27" s="12" t="n">
         <v>18850</v>
       </c>
       <c r="D27" s="12" t="n">
         <v>11958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A28" s="13"/>
       <c r="B28" s="11" t="n">
         <v>62659</v>
       </c>
       <c r="C28" s="12" t="n">
         <v>70658</v>
       </c>
       <c r="D28" s="12" t="n">
         <v>78530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A29" s="14"/>
       <c r="B29" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A30" s="14"/>
       <c r="B30" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D30" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A31" s="14"/>
       <c r="B31" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C31" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D31" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A32" s="14"/>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A33" s="14"/>
       <c r="B33" s="11" t="n">
         <v>20</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A34" s="14"/>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A35" s="14"/>
       <c r="B35" s="11" t="n">
         <v>62639</v>
       </c>
       <c r="C35" s="12" t="n">
         <v>70658</v>
       </c>
       <c r="D35" s="12" t="n">
         <v>78530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A36" s="15"/>
       <c r="B36" s="11" t="n">
         <v>97</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>146</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A37" s="15"/>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A38" s="13"/>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>78481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A39" s="14"/>
       <c r="B39" s="11" t="n">
         <v>62542</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>70512</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>78481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A40" s="14"/>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A41" s="14"/>
       <c r="B41" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D41" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A42" s="10"/>
       <c r="B42" s="11" t="n">
         <v>644603</v>
       </c>
       <c r="C42" s="12" t="n">
         <v>562486</v>
       </c>
       <c r="D42" s="12" t="n">
         <v>624269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A43" s="13"/>
       <c r="B43" s="11" t="n">
         <v>185678</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>176930</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>178072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A44" s="14"/>
       <c r="B44" s="11" t="n">
         <v>110134</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>111592</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>112746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A45" s="14"/>
       <c r="B45" s="11" t="n">
         <v>15063</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>12177</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>10653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A46" s="14"/>
       <c r="B46" s="11" t="n">
         <v>59919</v>
       </c>
       <c r="C46" s="12" t="n">
         <v>53020</v>
       </c>
       <c r="D46" s="12" t="n">
         <v>54491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A47" s="15"/>
       <c r="B47" s="11" t="n">
         <v>32099</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>24491</v>
       </c>
       <c r="D47" s="12" t="n">
         <v>29240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A48" s="15"/>
       <c r="B48" s="11" t="n">
         <v>27820</v>
       </c>
       <c r="C48" s="12" t="n">
         <v>28529</v>
       </c>
       <c r="D48" s="12" t="n">
         <v>25250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A49" s="14"/>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A50" s="14"/>
       <c r="B50" s="11" t="n">
         <v>562</v>
       </c>
       <c r="C50" s="12" t="n">
         <v>142</v>
       </c>
       <c r="D50" s="12" t="n">
         <v>181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A51" s="13"/>
       <c r="B51" s="11" t="n">
         <v>350872</v>
       </c>
       <c r="C51" s="12" t="n">
         <v>237215</v>
       </c>
       <c r="D51" s="12" t="n">
         <v>260918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A52" s="14"/>
       <c r="B52" s="11" t="n">
         <v>35443</v>
       </c>
       <c r="C52" s="12" t="n">
         <v>29420</v>
       </c>
       <c r="D52" s="12" t="n">
         <v>19378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A53" s="15"/>
       <c r="B53" s="11" t="n">
         <v>13575</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>10291</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>8877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A54" s="15"/>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>83</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A55" s="15"/>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A56" s="15"/>
       <c r="B56" s="11" t="n">
         <v>17102</v>
       </c>
       <c r="C56" s="12" t="n">
         <v>15727</v>
       </c>
       <c r="D56" s="12" t="n">
         <v>8621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A57" s="15"/>
       <c r="B57" s="11" t="n">
         <v>4766</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>3319</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>1880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A58" s="15"/>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D58" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A59" s="15"/>
       <c r="B59" s="11" t="n">
         <v>37</v>
       </c>
       <c r="C59" s="12" t="n">
         <v>39</v>
       </c>
       <c r="D59" s="12" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A60" s="15"/>
       <c r="B60" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C60" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D60" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A61" s="15"/>
       <c r="B61" s="11" t="n">
         <v>4729</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>3280</v>
       </c>
       <c r="D61" s="12" t="n">
         <v>1849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A62" s="14"/>
       <c r="B62" s="11" t="n">
         <v>315429</v>
       </c>
       <c r="C62" s="12" t="n">
         <v>207795</v>
       </c>
       <c r="D62" s="12" t="n">
         <v>241540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A63" s="15"/>
       <c r="B63" s="11" t="n">
         <v>275668</v>
       </c>
       <c r="C63" s="12" t="n">
         <v>180678</v>
       </c>
       <c r="D63" s="12" t="n">
         <v>194124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A64" s="15"/>
       <c r="B64" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D64" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A65" s="15"/>
       <c r="B65" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C65" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D65" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A66" s="15"/>
       <c r="B66" s="11" t="n">
         <v>39761</v>
       </c>
       <c r="C66" s="12" t="n">
         <v>27117</v>
       </c>
       <c r="D66" s="12" t="n">
         <v>47416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A67" s="15"/>
       <c r="B67" s="11" t="n">
         <v>38</v>
       </c>
       <c r="C67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D67" s="12" t="n">
         <v>2008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A68" s="15"/>
       <c r="B68" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C68" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D68" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A69" s="15"/>
       <c r="B69" s="11" t="n">
         <v>24722</v>
       </c>
       <c r="C69" s="12" t="n">
         <v>20844</v>
       </c>
       <c r="D69" s="12" t="n">
         <v>27053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A70" s="15"/>
       <c r="B70" s="11" t="n">
         <v>11522</v>
       </c>
       <c r="C70" s="12" t="n">
         <v>3904</v>
       </c>
       <c r="D70" s="12" t="n">
         <v>11605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A71" s="15"/>
       <c r="B71" s="11" t="n">
         <v>1043</v>
       </c>
       <c r="C71" s="12" t="n">
         <v>840</v>
       </c>
       <c r="D71" s="12" t="n">
         <v>225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A72" s="15"/>
       <c r="B72" s="11" t="n">
         <v>2436</v>
       </c>
       <c r="C72" s="12" t="n">
         <v>1529</v>
       </c>
       <c r="D72" s="12" t="n">
         <v>6522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A73" s="13"/>
       <c r="B73" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C73" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D73" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A74" s="14"/>
       <c r="B74" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C74" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D74" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A75" s="14"/>
       <c r="B75" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C75" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D75" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A76" s="13"/>
       <c r="B76" s="11" t="n">
         <v>108053</v>
       </c>
       <c r="C76" s="12" t="n">
         <v>148341</v>
       </c>
       <c r="D76" s="12" t="n">
         <v>185278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A77" s="14"/>
       <c r="B77" s="11" t="n">
         <v>1121</v>
       </c>
       <c r="C77" s="12" t="n">
         <v>1027</v>
       </c>
       <c r="D77" s="12" t="n">
         <v>2475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A78" s="14"/>
       <c r="B78" s="11" t="n">
         <v>106932</v>
       </c>
       <c r="C78" s="12" t="n">
         <v>147314</v>
       </c>
       <c r="D78" s="12" t="n">
         <v>182802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A79" s="10"/>
       <c r="B79" s="11" t="n">
         <v>18165</v>
       </c>
       <c r="C79" s="12" t="n">
         <v>6836</v>
       </c>
       <c r="D79" s="12" t="n">
         <v>17898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A80" s="13"/>
       <c r="B80" s="11" t="n">
         <v>8217</v>
       </c>
       <c r="C80" s="12" t="n">
         <v>5379</v>
       </c>
       <c r="D80" s="12" t="n">
         <v>10320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A81" s="13"/>
       <c r="B81" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C81" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D81" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A82" s="13"/>
       <c r="B82" s="11" t="n">
         <v>9948</v>
       </c>
       <c r="C82" s="12" t="n">
         <v>1457</v>
       </c>
       <c r="D82" s="12" t="n">
         <v>7578</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
@@ -2093,663 +1801,507 @@
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>-217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Provisions and liabilities</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
         <v>399969</v>
       </c>
       <c r="C24" s="12" t="n">
         <v>311839</v>
       </c>
       <c r="D24" s="12" t="n">
         <v>376774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A25" s="13"/>
       <c r="B25" s="11" t="n">
         <v>7501</v>
       </c>
       <c r="C25" s="12" t="n">
         <v>8611</v>
       </c>
       <c r="D25" s="12" t="n">
         <v>6921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A26" s="14"/>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A27" s="14"/>
       <c r="B27" s="11" t="n">
         <v>384</v>
       </c>
       <c r="C27" s="12" t="n">
         <v>1618</v>
       </c>
       <c r="D27" s="12" t="n">
         <v>435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A28" s="14"/>
       <c r="B28" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A29" s="14"/>
       <c r="B29" s="11" t="n">
         <v>7117</v>
       </c>
       <c r="C29" s="12" t="n">
         <v>6993</v>
       </c>
       <c r="D29" s="12" t="n">
         <v>6486</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A30" s="13"/>
       <c r="B30" s="11" t="n">
         <v>392468</v>
       </c>
       <c r="C30" s="12" t="n">
         <v>303228</v>
       </c>
       <c r="D30" s="12" t="n">
         <v>369852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A31" s="14"/>
       <c r="B31" s="11" t="n">
         <v>21986</v>
       </c>
       <c r="C31" s="12" t="n">
         <v>24946</v>
       </c>
       <c r="D31" s="12" t="n">
         <v>24401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A32" s="15"/>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A33" s="15"/>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A34" s="15"/>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A35" s="15"/>
       <c r="B35" s="11" t="n">
         <v>8356</v>
       </c>
       <c r="C35" s="12" t="n">
         <v>9895</v>
       </c>
       <c r="D35" s="12" t="n">
         <v>11050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A36" s="15"/>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A37" s="15"/>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A38" s="15"/>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A39" s="15"/>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A40" s="15"/>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A41" s="15"/>
       <c r="B41" s="11" t="n">
         <v>64</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D41" s="12" t="n">
         <v>152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A42" s="15"/>
       <c r="B42" s="11" t="n">
         <v>13566</v>
       </c>
       <c r="C42" s="12" t="n">
         <v>15051</v>
       </c>
       <c r="D42" s="12" t="n">
         <v>13198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A43" s="15"/>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A44" s="15"/>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A45" s="15"/>
       <c r="B45" s="11" t="n">
         <v>13566</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>15051</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>13198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A46" s="14"/>
       <c r="B46" s="11" t="n">
         <v>370482</v>
       </c>
       <c r="C46" s="12" t="n">
         <v>278282</v>
       </c>
       <c r="D46" s="12" t="n">
         <v>345452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A47" s="15"/>
       <c r="B47" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A48" s="15"/>
       <c r="B48" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A49" s="15"/>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A50" s="15"/>
       <c r="B50" s="11" t="n">
         <v>130593</v>
       </c>
       <c r="C50" s="12" t="n">
         <v>115162</v>
       </c>
       <c r="D50" s="12" t="n">
         <v>131149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A51" s="15"/>
       <c r="B51" s="11" t="n">
         <v>49117</v>
       </c>
       <c r="C51" s="12" t="n">
         <v>28725</v>
       </c>
       <c r="D51" s="12" t="n">
         <v>34631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A52" s="15"/>
       <c r="B52" s="11" t="n">
         <v>106202</v>
       </c>
       <c r="C52" s="12" t="n">
         <v>79985</v>
       </c>
       <c r="D52" s="12" t="n">
         <v>103833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A53" s="15"/>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A54" s="15"/>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A55" s="15"/>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A56" s="15"/>
       <c r="B56" s="11" t="n">
         <v>84570</v>
       </c>
       <c r="C56" s="12" t="n">
         <v>54410</v>
       </c>
       <c r="D56" s="12" t="n">
         <v>75839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A57" s="15"/>
       <c r="B57" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A58" s="15"/>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D58" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A59" s="15"/>
       <c r="B59" s="11" t="n">
         <v>13703</v>
       </c>
       <c r="C59" s="12" t="n">
         <v>13065</v>
       </c>
       <c r="D59" s="12" t="n">
         <v>12063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A60" s="15"/>
       <c r="B60" s="11" t="n">
         <v>9311</v>
       </c>
       <c r="C60" s="12" t="n">
         <v>8079</v>
       </c>
       <c r="D60" s="12" t="n">
         <v>8125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A61" s="15"/>
       <c r="B61" s="11" t="n">
         <v>38934</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>21088</v>
       </c>
       <c r="D61" s="12" t="n">
         <v>38862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A62" s="15"/>
       <c r="B62" s="11" t="n">
         <v>11565</v>
       </c>
       <c r="C62" s="12" t="n">
         <v>2884</v>
       </c>
       <c r="D62" s="12" t="n">
         <v>7815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A63" s="15"/>
       <c r="B63" s="11" t="n">
         <v>11057</v>
       </c>
       <c r="C63" s="12" t="n">
         <v>9294</v>
       </c>
       <c r="D63" s="12" t="n">
         <v>8974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Accruals and deferrals</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
         <v>24816</v>
       </c>
       <c r="C64" s="12" t="n">
         <v>24974</v>
       </c>
       <c r="D64" s="12" t="n">
         <v>15703</v>
       </c>
@@ -4114,191 +3666,191 @@
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>17.07.2026</t>
+          <t>26.10.2026</t>
         </is>
       </c>
       <c r="C1" s="9" t="inlineStr">
         <is>
           <t>31.12.2025</t>
         </is>
       </c>
       <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2024</t>
         </is>
       </c>
       <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Market capitalization</t>
         </is>
       </c>
       <c r="B2" s="17" t="n">
-        <v>510000</v>
+        <v>480000</v>
       </c>
       <c r="C2" s="18" t="n">
         <v>537000</v>
       </c>
       <c r="D2" s="18" t="n">
         <v>954000</v>
       </c>
       <c r="E2" s="18" t="n">
         <v>672000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B3" s="17" t="n">
         <v>77574</v>
       </c>
       <c r="C3" s="18" t="n">
         <v>77574</v>
       </c>
       <c r="D3" s="18" t="n">
         <v>57868</v>
       </c>
       <c r="E3" s="18" t="n">
         <v>150970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
       <c r="B4" s="17" t="n">
-        <v>19.18</v>
+        <v>18.05</v>
       </c>
       <c r="C4" s="18" t="n">
         <v>20.19</v>
       </c>
       <c r="D4" s="18" t="n">
         <v>63.49</v>
       </c>
       <c r="E4" s="18" t="n">
         <v>6.56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
       <c r="B5" s="17" t="n">
-        <v>6.97</v>
+        <v>6.59</v>
       </c>
       <c r="C5" s="18" t="n">
         <v>7.32</v>
       </c>
       <c r="D5" s="18" t="n">
         <v>16.08</v>
       </c>
       <c r="E5" s="18" t="n">
         <v>4.17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="C6" s="18" t="n">
         <v>0.47</v>
       </c>
       <c r="D6" s="18" t="n">
         <v>0.86</v>
       </c>
       <c r="E6" s="18" t="n">
         <v>0.53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>P/S</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="C7" s="18" t="n">
         <v>0.45</v>
       </c>
       <c r="D7" s="18" t="n">
         <v>0.88</v>
       </c>
       <c r="E7" s="18" t="n">
         <v>0.56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
       <c r="B8" s="17" t="n">
-        <v>1.25</v>
+        <v>1.17</v>
       </c>
       <c r="C8" s="18" t="n">
         <v>1.31</v>
       </c>
       <c r="D8" s="18" t="n">
         <v>2.3</v>
       </c>
       <c r="E8" s="18" t="n">
         <v>1.63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
         <v>3.1</v>
       </c>
       <c r="C9" s="18" t="n">
         <v>3.1</v>
       </c>
       <c r="D9" s="18" t="n">
         <v>1.94</v>