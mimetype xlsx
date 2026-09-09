--- v0 (2025-11-02)
+++ v1 (2026-09-09)
@@ -301,4247 +301,4888 @@
         <is>
           <t>annual results as of the date shown in the table</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data are in thous. CZK</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Last updated:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>20.07.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Financial data are provided to Prague Stock Exchange, a.s. by individual issuers who are responsible for their accuracy. Data are taken from the issuers´ annual reports which are published in the company profile&amp;reports section, and also on the issuer´s website: https://www.hardwario.com/cs/investors. Prague Stock Exchange, a.s. does not provide any guarantees for the published data, is not responsible for any typing errors or omissions, or for any decisions taken on such data. More information: https://www.pse.cz/en/legal-information.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E78"/>
+  <dimension ref="A1:F78"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>70852</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>66737</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>71690</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>89195</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Receivables for subscribed share capital</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F3" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Non-current assets</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>23032</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>18517</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>11295</v>
       </c>
-      <c r="D4" s="12" t="n">
+      <c r="E4" s="12" t="n">
         <v>19422</v>
       </c>
-      <c r="E4" s="12" t="n">
+      <c r="F4" s="12" t="n">
         <v>8603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Intangible non-current assets</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>21587</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>16883</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>10940</v>
       </c>
-      <c r="D5" s="12" t="n">
+      <c r="E5" s="12" t="n">
         <v>10747</v>
       </c>
-      <c r="E5" s="12" t="n">
+      <c r="F5" s="12" t="n">
         <v>8565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Research and development</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>1573</v>
       </c>
-      <c r="C6" s="12" t="n">
+      <c r="D6" s="12" t="n">
         <v>4942</v>
       </c>
-      <c r="D6" s="12" t="n">
+      <c r="E6" s="12" t="n">
         <v>4111</v>
       </c>
-      <c r="E6" s="12" t="n">
+      <c r="F6" s="12" t="n">
         <v>3705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Valuable rights</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>11260</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>11727</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>3678</v>
       </c>
-      <c r="D7" s="12" t="n">
+      <c r="E7" s="12" t="n">
         <v>4477</v>
       </c>
-      <c r="E7" s="12" t="n">
+      <c r="F7" s="12" t="n">
         <v>4860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="15" t="inlineStr">
         <is>
           <t>Software</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>11260</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>11727</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>3678</v>
       </c>
-      <c r="D8" s="12" t="n">
+      <c r="E8" s="12" t="n">
         <v>4477</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>4794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="15" t="inlineStr">
         <is>
           <t>Other valuable rights</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" s="12" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Goodwill</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F10" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Other intangible non-current assets</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" s="12" t="n">
         <v>2159</v>
       </c>
-      <c r="E11" s="12" t="n">
+      <c r="F11" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="14" t="inlineStr">
         <is>
           <t>Advance payments and assets under construction</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
+        <v>10327</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>3583</v>
       </c>
-      <c r="C12" s="12" t="n">
+      <c r="D12" s="12" t="n">
         <v>2320</v>
       </c>
-      <c r="D12" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F13" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Intangible non-current assets under construction</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
+        <v>10327</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>3583</v>
       </c>
-      <c r="C14" s="12" t="n">
+      <c r="D14" s="12" t="n">
         <v>2320</v>
       </c>
-      <c r="D14" s="12" t="n">
+      <c r="E14" s="12" t="n">
         <v>2159</v>
       </c>
-      <c r="E14" s="12" t="n">
+      <c r="F14" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="13" t="inlineStr">
         <is>
           <t>Tangible non-current assets</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>1316</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>1594</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>355</v>
       </c>
-      <c r="D15" s="12" t="n">
+      <c r="E15" s="12" t="n">
         <v>214</v>
       </c>
-      <c r="E15" s="12" t="n">
+      <c r="F15" s="12" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="14" t="inlineStr">
         <is>
           <t>Land and buildings</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C16" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F16" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="15" t="inlineStr">
         <is>
           <t>Land</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F17" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="15" t="inlineStr">
         <is>
           <t>Buildings</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="14" t="inlineStr">
         <is>
           <t>Tangible movable assets</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>1316</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>1594</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>88</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>48</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Adjustment to acquired assets</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F20" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Other tangible non-current  assets</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F21" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="15" t="inlineStr">
         <is>
           <t>Perennial crops</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F22" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="15" t="inlineStr">
         <is>
           <t>Breeding and draught animals</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Other tangible non-current assets</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E24" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F24" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="14" t="inlineStr">
         <is>
           <t>Advance payments and assets under construction</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C25" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D25" s="12" t="n">
         <v>267</v>
       </c>
-      <c r="D25" s="12" t="n">
+      <c r="E25" s="12" t="n">
         <v>166</v>
       </c>
-      <c r="E25" s="12" t="n">
+      <c r="F25" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E26" s="12" t="n">
         <v>166</v>
       </c>
-      <c r="E26" s="12" t="n">
+      <c r="F26" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Tangible non-current assets under construction</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C27" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D27" s="12" t="n">
         <v>267</v>
       </c>
-      <c r="D27" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F27" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Long-term financial assets</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
+        <v>130</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>40</v>
       </c>
-      <c r="C28" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E28" s="12" t="n">
         <v>8461</v>
       </c>
-      <c r="E28" s="12" t="n">
+      <c r="F28" s="12" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E29" s="12" t="n">
         <v>8461</v>
       </c>
-      <c r="E29" s="12" t="n">
+      <c r="F29" s="12" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="14" t="inlineStr">
         <is>
           <t>Loans - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E30" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F30" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Interests - significant influence</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>130</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>40</v>
       </c>
-      <c r="C31" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E31" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F31" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="14" t="inlineStr">
         <is>
           <t>Loans and borrowings - significant influence</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="14" t="inlineStr">
         <is>
           <t>Other long-terms shares, securities and interests</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="14" t="inlineStr">
         <is>
           <t>Other loans and borrowings</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="14" t="inlineStr">
         <is>
           <t>Other long-term financial assets</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F35" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Other financial assets</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Advance payments</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Current assets</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
+        <v>46127</v>
+      </c>
+      <c r="C38" s="12" t="n">
         <v>47913</v>
       </c>
-      <c r="C38" s="12" t="n">
+      <c r="D38" s="12" t="n">
         <v>60308</v>
       </c>
-      <c r="D38" s="12" t="n">
+      <c r="E38" s="12" t="n">
         <v>69648</v>
       </c>
-      <c r="E38" s="12" t="n">
+      <c r="F38" s="12" t="n">
         <v>33743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="13" t="inlineStr">
         <is>
           <t>Inventories</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
+        <v>20434</v>
+      </c>
+      <c r="C39" s="12" t="n">
         <v>22572</v>
       </c>
-      <c r="C39" s="12" t="n">
+      <c r="D39" s="12" t="n">
         <v>24059</v>
       </c>
-      <c r="D39" s="12" t="n">
+      <c r="E39" s="12" t="n">
         <v>12068</v>
       </c>
-      <c r="E39" s="12" t="n">
+      <c r="F39" s="12" t="n">
         <v>13380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="14" t="inlineStr">
         <is>
           <t>Material</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
+        <v>11852</v>
+      </c>
+      <c r="C40" s="12" t="n">
         <v>16903</v>
       </c>
-      <c r="C40" s="12" t="n">
+      <c r="D40" s="12" t="n">
         <v>8989</v>
       </c>
-      <c r="D40" s="12" t="n">
+      <c r="E40" s="12" t="n">
         <v>6310</v>
       </c>
-      <c r="E40" s="12" t="n">
+      <c r="F40" s="12" t="n">
         <v>8947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="14" t="inlineStr">
         <is>
           <t>Work in progress and semi-products</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
-        <v>0</v>
+        <v>667</v>
       </c>
       <c r="C41" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D41" s="12" t="n">
         <v>9615</v>
       </c>
-      <c r="D41" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F41" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="14" t="inlineStr">
         <is>
           <t>Finished products and merchandise</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
+        <v>5709</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>5504</v>
       </c>
-      <c r="C42" s="12" t="n">
+      <c r="D42" s="12" t="n">
         <v>5455</v>
       </c>
-      <c r="D42" s="12" t="n">
+      <c r="E42" s="12" t="n">
         <v>5759</v>
       </c>
-      <c r="E42" s="12" t="n">
+      <c r="F42" s="12" t="n">
         <v>4433</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="15" t="inlineStr">
         <is>
           <t>Finished products</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
+        <v>5709</v>
+      </c>
+      <c r="C43" s="12" t="n">
         <v>5504</v>
       </c>
-      <c r="C43" s="12" t="n">
+      <c r="D43" s="12" t="n">
         <v>5455</v>
       </c>
-      <c r="D43" s="12" t="n">
+      <c r="E43" s="12" t="n">
         <v>5759</v>
       </c>
-      <c r="E43" s="12" t="n">
+      <c r="F43" s="12" t="n">
         <v>4433</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="15" t="inlineStr">
         <is>
           <t>Merchandise</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E44" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F44" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="14" t="inlineStr">
         <is>
           <t>Young and other animals</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Advance payments on inventory purchases</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>2207</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>165</v>
       </c>
-      <c r="C46" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E46" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F46" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="13" t="inlineStr">
         <is>
           <t>Receivables</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
+        <v>12088</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>11066</v>
       </c>
-      <c r="C47" s="12" t="n">
+      <c r="D47" s="12" t="n">
         <v>16372</v>
       </c>
-      <c r="D47" s="12" t="n">
+      <c r="E47" s="12" t="n">
         <v>25059</v>
       </c>
-      <c r="E47" s="12" t="n">
+      <c r="F47" s="12" t="n">
         <v>17126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="14" t="inlineStr">
         <is>
           <t>Long-term receivables</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E48" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F48" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="15" t="inlineStr">
         <is>
           <t>Trade receivables</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="15" t="inlineStr">
         <is>
           <t>Receivables - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D50" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E50" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F50" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="15" t="inlineStr">
         <is>
           <t>Receivables - significant influence</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E51" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F51" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="15" t="inlineStr">
         <is>
           <t>Deferred tax assets</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C52" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D52" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E52" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F52" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F53" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Receivables from shareholders</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E54" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F54" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Long-term advance payments</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Estimated receivables</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C56" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D56" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E56" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F56" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Other receivables </t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E57" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F57" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="14" t="inlineStr">
         <is>
           <t>Short-term receivables</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
+        <v>12088</v>
+      </c>
+      <c r="C58" s="12" t="n">
         <v>11066</v>
       </c>
-      <c r="C58" s="12" t="n">
+      <c r="D58" s="12" t="n">
         <v>16372</v>
       </c>
-      <c r="D58" s="12" t="n">
+      <c r="E58" s="12" t="n">
         <v>25059</v>
       </c>
-      <c r="E58" s="12" t="n">
+      <c r="F58" s="12" t="n">
         <v>17126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Trade receivables</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>9616</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>9465</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>15031</v>
       </c>
-      <c r="D59" s="12" t="n">
+      <c r="E59" s="12" t="n">
         <v>19479</v>
       </c>
-      <c r="E59" s="12" t="n">
+      <c r="F59" s="12" t="n">
         <v>7164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Receivables: controlled/controlling entity</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
+        <v>1865</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>1204</v>
       </c>
-      <c r="C60" s="12" t="n">
+      <c r="D60" s="12" t="n">
         <v>1244</v>
       </c>
-      <c r="D60" s="12" t="n">
+      <c r="E60" s="12" t="n">
         <v>807</v>
       </c>
-      <c r="E60" s="12" t="n">
+      <c r="F60" s="12" t="n">
         <v>9705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Receivables - significant influence</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D61" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E61" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F61" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>607</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>397</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>97</v>
       </c>
-      <c r="D62" s="12" t="n">
+      <c r="E62" s="12" t="n">
         <v>4773</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Receivables from shareholders</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C63" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D63" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E63" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F63" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="15" t="inlineStr">
         <is>
           <t>Social security and health insurance</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E64" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F64" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="15" t="inlineStr">
         <is>
           <t>Due from state - tax receivables</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
+        <v>74</v>
+      </c>
+      <c r="C65" s="12" t="n">
         <v>303</v>
       </c>
-      <c r="C65" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E65" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F65" s="12" t="n">
         <v>165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="15" t="inlineStr">
         <is>
           <t>Short-term advance payments</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C66" s="12" t="n">
         <v>80</v>
       </c>
-      <c r="C66" s="12" t="n">
+      <c r="D66" s="12" t="n">
         <v>94</v>
       </c>
-      <c r="D66" s="12" t="n">
+      <c r="E66" s="12" t="n">
         <v>3730</v>
       </c>
-      <c r="E66" s="12" t="n">
+      <c r="F66" s="12" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="15" t="inlineStr">
         <is>
           <t>Estimated receivables</t>
         </is>
       </c>
       <c r="B67" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E67" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F67" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="15" t="inlineStr">
         <is>
           <t>Other receivables</t>
         </is>
       </c>
       <c r="B68" s="11" t="n">
+        <v>533</v>
+      </c>
+      <c r="C68" s="12" t="n">
         <v>14</v>
       </c>
-      <c r="C68" s="12" t="n">
+      <c r="D68" s="12" t="n">
         <v>3</v>
       </c>
-      <c r="D68" s="12" t="n">
+      <c r="E68" s="12" t="n">
         <v>1042</v>
       </c>
-      <c r="E68" s="12" t="n">
+      <c r="F68" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="13" t="inlineStr">
         <is>
           <t>Short-term financial assets</t>
         </is>
       </c>
       <c r="B69" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C69" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D69" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E69" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F69" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="14" t="inlineStr">
         <is>
           <t>Interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B70" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C70" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D70" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E70" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F70" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="14" t="inlineStr">
         <is>
           <t>Other short-term investments</t>
         </is>
       </c>
       <c r="B71" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C71" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D71" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E71" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F71" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="13" t="inlineStr">
         <is>
           <t>Cash and cash equivalents</t>
         </is>
       </c>
       <c r="B72" s="11" t="n">
+        <v>13605</v>
+      </c>
+      <c r="C72" s="12" t="n">
         <v>14275</v>
       </c>
-      <c r="C72" s="12" t="n">
+      <c r="D72" s="12" t="n">
         <v>19877</v>
       </c>
-      <c r="D72" s="12" t="n">
+      <c r="E72" s="12" t="n">
         <v>32520</v>
       </c>
-      <c r="E72" s="12" t="n">
+      <c r="F72" s="12" t="n">
         <v>3236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="14" t="inlineStr">
         <is>
           <t>Cash in hand</t>
         </is>
       </c>
       <c r="B73" s="11" t="n">
+        <v>15</v>
+      </c>
+      <c r="C73" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="C73" s="12" t="n">
+      <c r="D73" s="12" t="n">
         <v>13</v>
       </c>
-      <c r="D73" s="12" t="n">
+      <c r="E73" s="12" t="n">
         <v>15</v>
       </c>
-      <c r="E73" s="12" t="n">
+      <c r="F73" s="12" t="n">
         <v>10</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="14" t="inlineStr">
         <is>
           <t>Cash at bank</t>
         </is>
       </c>
       <c r="B74" s="11" t="n">
+        <v>13590</v>
+      </c>
+      <c r="C74" s="12" t="n">
         <v>14271</v>
       </c>
-      <c r="C74" s="12" t="n">
+      <c r="D74" s="12" t="n">
         <v>19864</v>
       </c>
-      <c r="D74" s="12" t="n">
+      <c r="E74" s="12" t="n">
         <v>32506</v>
       </c>
-      <c r="E74" s="12" t="n">
+      <c r="F74" s="12" t="n">
         <v>3226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="10" t="inlineStr">
         <is>
           <t>Accruals and deferrals</t>
         </is>
       </c>
       <c r="B75" s="11" t="n">
+        <v>1693</v>
+      </c>
+      <c r="C75" s="12" t="n">
         <v>307</v>
       </c>
-      <c r="C75" s="12" t="n">
+      <c r="D75" s="12" t="n">
         <v>87</v>
       </c>
-      <c r="D75" s="12" t="n">
+      <c r="E75" s="12" t="n">
         <v>126</v>
       </c>
-      <c r="E75" s="12" t="n">
+      <c r="F75" s="12" t="n">
         <v>480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="13" t="inlineStr">
         <is>
           <t>Deferred charges</t>
         </is>
       </c>
       <c r="B76" s="11" t="n">
+        <v>1693</v>
+      </c>
+      <c r="C76" s="12" t="n">
         <v>307</v>
       </c>
-      <c r="C76" s="12" t="n">
+      <c r="D76" s="12" t="n">
         <v>87</v>
       </c>
-      <c r="D76" s="12" t="n">
+      <c r="E76" s="12" t="n">
         <v>126</v>
       </c>
-      <c r="E76" s="12" t="n">
+      <c r="F76" s="12" t="n">
         <v>480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="13" t="inlineStr">
         <is>
           <t>Complex deferred charges</t>
         </is>
       </c>
       <c r="B77" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C77" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D77" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E77" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F77" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="13" t="inlineStr">
         <is>
           <t>Accrued income</t>
         </is>
       </c>
       <c r="B78" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C78" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D78" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E78" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F78" s="12" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:F66"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>70852</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>66737</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>71690</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>89195</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Equity</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>57581</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>56183</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>55079</v>
       </c>
-      <c r="D3" s="12" t="n">
+      <c r="E3" s="12" t="n">
         <v>69889</v>
       </c>
-      <c r="E3" s="12" t="n">
+      <c r="F3" s="12" t="n">
         <v>11936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="13" t="inlineStr">
         <is>
           <t>Share capital</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
         <v>14349</v>
       </c>
       <c r="C4" s="12" t="n">
         <v>14349</v>
       </c>
       <c r="D4" s="12" t="n">
         <v>14349</v>
       </c>
       <c r="E4" s="12" t="n">
+        <v>14349</v>
+      </c>
+      <c r="F4" s="12" t="n">
         <v>10000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="14" t="inlineStr">
         <is>
           <t>Share capital</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
         <v>14349</v>
       </c>
       <c r="C5" s="12" t="n">
         <v>14349</v>
       </c>
       <c r="D5" s="12" t="n">
         <v>14349</v>
       </c>
       <c r="E5" s="12" t="n">
+        <v>14349</v>
+      </c>
+      <c r="F5" s="12" t="n">
         <v>10000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Ownership interests (-)</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F6" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Changes of share capital</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F7" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="13" t="inlineStr">
         <is>
           <t>Share premium and additional paid-in capital</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
-        <v>54223</v>
+        <v>54313</v>
       </c>
       <c r="C8" s="12" t="n">
         <v>54223</v>
       </c>
       <c r="D8" s="12" t="n">
+        <v>54223</v>
+      </c>
+      <c r="E8" s="12" t="n">
         <v>62684</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>3082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="14" t="inlineStr">
         <is>
           <t>Share premium</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
-        <v>59970</v>
+        <v>59971</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>59970</v>
       </c>
       <c r="D9" s="12" t="n">
+        <v>59970</v>
+      </c>
+      <c r="E9" s="12" t="n">
         <v>59971</v>
       </c>
-      <c r="E9" s="12" t="n">
+      <c r="F9" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Additional paid-in capital</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
-        <v>-5747</v>
+        <v>-5657</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>-5747</v>
       </c>
       <c r="D10" s="12" t="n">
+        <v>-5747</v>
+      </c>
+      <c r="E10" s="12" t="n">
         <v>2713</v>
       </c>
-      <c r="E10" s="12" t="n">
+      <c r="F10" s="12" t="n">
         <v>3082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="15" t="inlineStr">
         <is>
           <t>Other paid-in capital</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>3082</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>3082</v>
       </c>
       <c r="D11" s="12" t="n">
         <v>3082</v>
       </c>
       <c r="E11" s="12" t="n">
         <v>3082</v>
       </c>
+      <c r="F11" s="12" t="n">
+        <v>3082</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="15" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation of assets and liabilities (+/-)</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
-        <v>-8829</v>
+        <v>-8739</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>-8829</v>
       </c>
       <c r="D12" s="12" t="n">
+        <v>-8829</v>
+      </c>
+      <c r="E12" s="12" t="n">
         <v>-368</v>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="F12" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Gain or loss on revaluation upon corporate transformation (+/-)</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F13" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Differences on corporate transformation (+/-)</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F14" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Differences between balance sheet date and transformation date (+/-)</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F15" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Revenue reserves</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C16" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F16" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Other reserves</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F17" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Statutory and other reserves</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Profit/loss brought forward (+/-)</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>-12390</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>-13493</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>-7144</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>-1146</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>-4157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Retained earnings or accumulated losses brought forward (+/-)</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>-11865</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>-12969</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>-6619</v>
       </c>
-      <c r="D20" s="12" t="n">
+      <c r="E20" s="12" t="n">
         <v>-622</v>
       </c>
-      <c r="E20" s="12" t="n">
+      <c r="F20" s="12" t="n">
         <v>-3632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Other profit/loss brought forward (+/-)</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
+        <v>-525</v>
+      </c>
+      <c r="C21" s="12" t="n">
         <v>-524</v>
-      </c>
-[...1 lines deleted...]
-        <v>-525</v>
       </c>
       <c r="D21" s="12" t="n">
         <v>-525</v>
       </c>
       <c r="E21" s="12" t="n">
         <v>-525</v>
       </c>
+      <c r="F21" s="12" t="n">
+        <v>-525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Profit/loss in current year (+/-)</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
+        <v>1309</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>1104</v>
       </c>
-      <c r="C22" s="12" t="n">
+      <c r="D22" s="12" t="n">
         <v>-6350</v>
       </c>
-      <c r="D22" s="12" t="n">
+      <c r="E22" s="12" t="n">
         <v>-5998</v>
       </c>
-      <c r="E22" s="12" t="n">
+      <c r="F22" s="12" t="n">
         <v>3010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>Approved decision on advance payment for profit distribution (-)</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Provisions and liabilities</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
+        <v>11331</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>10554</v>
       </c>
-      <c r="C24" s="12" t="n">
+      <c r="D24" s="12" t="n">
         <v>15879</v>
       </c>
-      <c r="D24" s="12" t="n">
+      <c r="E24" s="12" t="n">
         <v>19208</v>
       </c>
-      <c r="E24" s="12" t="n">
+      <c r="F24" s="12" t="n">
         <v>30851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Provisions</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C25" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F25" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="14" t="inlineStr">
         <is>
           <t>Provisions for pensions and similar liabilities</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F26" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="14" t="inlineStr">
         <is>
           <t>Provision for corporate income tax</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F27" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="14" t="inlineStr">
         <is>
           <t>Provisions under special statutory regulations</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F28" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Other provisions</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F29" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Liabilities</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>11331</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>10554</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>15879</v>
       </c>
-      <c r="D30" s="12" t="n">
+      <c r="E30" s="12" t="n">
         <v>19208</v>
       </c>
-      <c r="E30" s="12" t="n">
+      <c r="F30" s="12" t="n">
         <v>30851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Long-term liabilities</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>942</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>3206</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>5471</v>
       </c>
-      <c r="D31" s="12" t="n">
+      <c r="E31" s="12" t="n">
         <v>7736</v>
       </c>
-      <c r="E31" s="12" t="n">
+      <c r="F31" s="12" t="n">
         <v>9509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="15" t="inlineStr">
         <is>
           <t>Bonds payable</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="15" t="inlineStr">
         <is>
           <t>Convertible bonds</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="15" t="inlineStr">
         <is>
           <t>Other bonds</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="15" t="inlineStr">
         <is>
           <t>Loans from banks and other financial institutions</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
+        <v>942</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>3206</v>
       </c>
-      <c r="C35" s="12" t="n">
+      <c r="D35" s="12" t="n">
         <v>5471</v>
       </c>
-      <c r="D35" s="12" t="n">
+      <c r="E35" s="12" t="n">
         <v>7736</v>
       </c>
-      <c r="E35" s="12" t="n">
+      <c r="F35" s="12" t="n">
         <v>9509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Long-term advanced payments received</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Trade payables</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="15" t="inlineStr">
         <is>
           <t>Long-term notes payable</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="15" t="inlineStr">
         <is>
           <t>Liabilities - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E39" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F39" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="15" t="inlineStr">
         <is>
           <t>Liabilities - significant influence</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="15" t="inlineStr">
         <is>
           <t>Deferred tax liability</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E41" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F41" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="15" t="inlineStr">
         <is>
           <t>Other liabilities</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E42" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F42" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="15" t="inlineStr">
         <is>
           <t>Payables to shareholders</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="15" t="inlineStr">
         <is>
           <t>Estimated payables</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E44" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F44" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="15" t="inlineStr">
         <is>
           <t>Other payables</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Short-term liabilities</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>10389</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>7348</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>10408</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>11472</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>21341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Bonds payable</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E47" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F47" s="12" t="n">
         <v>10816</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Convertible bonds</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E48" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F48" s="12" t="n">
         <v>10816</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="15" t="inlineStr">
         <is>
           <t>Other bonds</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="15" t="inlineStr">
         <is>
           <t>Loans from banks and other financial institutions</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D50" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E50" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F50" s="12" t="n">
         <v>2719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="15" t="inlineStr">
         <is>
           <t>Short-term advanced payments received</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>2153</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>730</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>3733</v>
       </c>
-      <c r="D51" s="12" t="n">
+      <c r="E51" s="12" t="n">
         <v>190</v>
       </c>
-      <c r="E51" s="12" t="n">
+      <c r="F51" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="15" t="inlineStr">
         <is>
           <t>Trade payables</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>1968</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>2147</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>1845</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>1047</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>6405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Short-term notes payable</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F53" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Liabilities - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>3</v>
       </c>
       <c r="E54" s="12" t="n">
         <v>3</v>
       </c>
+      <c r="F54" s="12" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Liabilities - significant influence</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Other liabilities</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>6268</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>4471</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>4830</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>10232</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>1398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Payables to shareholders</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
-        <v>3200</v>
+        <v>2800</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>3200</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>3200</v>
       </c>
       <c r="E57" s="12" t="n">
+        <v>3200</v>
+      </c>
+      <c r="F57" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Short-term accomodation</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E58" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F58" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Liabilities to employees</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>1662</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>598</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>287</v>
       </c>
-      <c r="D59" s="12" t="n">
+      <c r="E59" s="12" t="n">
         <v>444</v>
       </c>
-      <c r="E59" s="12" t="n">
+      <c r="F59" s="12" t="n">
         <v>213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Liabilities for social security and health insurance</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
+        <v>840</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>312</v>
       </c>
-      <c r="C60" s="12" t="n">
+      <c r="D60" s="12" t="n">
         <v>154</v>
       </c>
-      <c r="D60" s="12" t="n">
+      <c r="E60" s="12" t="n">
         <v>153</v>
       </c>
-      <c r="E60" s="12" t="n">
+      <c r="F60" s="12" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Due from state - tax liabilities and subsidies</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
+        <v>403</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>164</v>
       </c>
-      <c r="C61" s="12" t="n">
+      <c r="D61" s="12" t="n">
         <v>297</v>
       </c>
-      <c r="D61" s="12" t="n">
+      <c r="E61" s="12" t="n">
         <v>1028</v>
       </c>
-      <c r="E61" s="12" t="n">
+      <c r="F61" s="12" t="n">
         <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
           <t>Estimated payables</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>551</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>164</v>
       </c>
-      <c r="C62" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E62" s="12" t="n">
         <v>3507</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Other payables</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>12</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>33</v>
       </c>
-      <c r="C63" s="12" t="n">
+      <c r="D63" s="12" t="n">
         <v>892</v>
       </c>
-      <c r="D63" s="12" t="n">
+      <c r="E63" s="12" t="n">
         <v>1900</v>
       </c>
-      <c r="E63" s="12" t="n">
+      <c r="F63" s="12" t="n">
         <v>1116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Accruals and deferrals</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
+        <v>1939</v>
+      </c>
+      <c r="C64" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D64" s="12" t="n">
         <v>732</v>
       </c>
-      <c r="C64" s="12" t="n">
-[...2 lines deleted...]
-      <c r="D64" s="12" t="n">
+      <c r="E64" s="12" t="n">
         <v>98</v>
       </c>
-      <c r="E64" s="12" t="n">
+      <c r="F64" s="12" t="n">
         <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="13" t="inlineStr">
         <is>
           <t>Accrued charges</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
+        <v>1939</v>
+      </c>
+      <c r="C65" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D65" s="12" t="n">
         <v>732</v>
       </c>
-      <c r="C65" s="12" t="n">
-[...2 lines deleted...]
-      <c r="D65" s="12" t="n">
+      <c r="E65" s="12" t="n">
         <v>98</v>
       </c>
-      <c r="E65" s="12" t="n">
+      <c r="F65" s="12" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="13" t="inlineStr">
         <is>
           <t>Deferred income</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C66" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D66" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E66" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F66" s="12" t="n">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E57"/>
+  <dimension ref="A1:F57"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Revenues from products and services </t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
-        <v>3220</v>
+        <v>105089</v>
       </c>
       <c r="C2" s="12" t="n">
+        <v>33220</v>
+      </c>
+      <c r="D2" s="12" t="n">
         <v>29046</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>14894</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>17624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Revenues from sale of goods</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>9400</v>
       </c>
-      <c r="C3" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E3" s="12" t="n">
         <v>5000</v>
       </c>
-      <c r="E3" s="12" t="n">
+      <c r="F3" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Production-related costs</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>86580</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>31709</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>44819</v>
       </c>
-      <c r="D4" s="12" t="n">
+      <c r="E4" s="12" t="n">
         <v>34668</v>
       </c>
-      <c r="E4" s="12" t="n">
+      <c r="F4" s="12" t="n">
         <v>13558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Cost of sales</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F5" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="13" t="inlineStr">
         <is>
           <t>Material and energy cost</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
+        <v>56718</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>11128</v>
       </c>
-      <c r="C6" s="12" t="n">
+      <c r="D6" s="12" t="n">
         <v>18208</v>
       </c>
-      <c r="D6" s="12" t="n">
+      <c r="E6" s="12" t="n">
         <v>15813</v>
       </c>
-      <c r="E6" s="12" t="n">
+      <c r="F6" s="12" t="n">
         <v>6023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="13" t="inlineStr">
         <is>
           <t>Services</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>29862</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>20581</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>26611</v>
       </c>
-      <c r="D7" s="12" t="n">
+      <c r="E7" s="12" t="n">
         <v>18855</v>
       </c>
-      <c r="E7" s="12" t="n">
+      <c r="F7" s="12" t="n">
         <v>7535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Change in inventory produced internally</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>-1380</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>9402</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>-9685</v>
       </c>
-      <c r="D8" s="12" t="n">
+      <c r="E8" s="12" t="n">
         <v>-1424</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Own work capitalized (-)</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
+        <v>-10026</v>
+      </c>
+      <c r="C9" s="12" t="n">
         <v>-10402</v>
       </c>
-      <c r="C9" s="12" t="n">
+      <c r="D9" s="12" t="n">
         <v>-3694</v>
       </c>
-      <c r="D9" s="12" t="n">
+      <c r="E9" s="12" t="n">
         <v>-4422</v>
       </c>
-      <c r="E9" s="12" t="n">
+      <c r="F9" s="12" t="n">
         <v>-2810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Personnel expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
+        <v>23205</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>8276</v>
       </c>
-      <c r="C10" s="12" t="n">
+      <c r="D10" s="12" t="n">
         <v>4533</v>
       </c>
-      <c r="D10" s="12" t="n">
+      <c r="E10" s="12" t="n">
         <v>2935</v>
       </c>
-      <c r="E10" s="12" t="n">
+      <c r="F10" s="12" t="n">
         <v>2693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="13" t="inlineStr">
         <is>
           <t>Wages and salaries</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
+        <v>17630</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>6323</v>
       </c>
-      <c r="C11" s="12" t="n">
+      <c r="D11" s="12" t="n">
         <v>3482</v>
       </c>
-      <c r="D11" s="12" t="n">
+      <c r="E11" s="12" t="n">
         <v>2325</v>
       </c>
-      <c r="E11" s="12" t="n">
+      <c r="F11" s="12" t="n">
         <v>2204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="13" t="inlineStr">
         <is>
           <t>Social security, health insurance and other costs</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
+        <v>5575</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>1953</v>
       </c>
-      <c r="C12" s="12" t="n">
+      <c r="D12" s="12" t="n">
         <v>1051</v>
       </c>
-      <c r="D12" s="12" t="n">
+      <c r="E12" s="12" t="n">
         <v>610</v>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="F12" s="12" t="n">
         <v>489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="14" t="inlineStr">
         <is>
           <t>Social security and health insurance costs</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
+        <v>5410</v>
+      </c>
+      <c r="C13" s="12" t="n">
         <v>1945</v>
       </c>
-      <c r="C13" s="12" t="n">
+      <c r="D13" s="12" t="n">
         <v>1051</v>
       </c>
-      <c r="D13" s="12" t="n">
+      <c r="E13" s="12" t="n">
         <v>610</v>
       </c>
-      <c r="E13" s="12" t="n">
+      <c r="F13" s="12" t="n">
         <v>489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="14" t="inlineStr">
         <is>
           <t>Other costs</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
+        <v>165</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>8</v>
       </c>
-      <c r="C14" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Value adjustments in operating activities (depreciation, amortisation, impairment)</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>6308</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>4289</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>4219</v>
       </c>
-      <c r="D15" s="12" t="n">
+      <c r="E15" s="12" t="n">
         <v>3009</v>
       </c>
-      <c r="E15" s="12" t="n">
+      <c r="F15" s="12" t="n">
         <v>2261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>6411</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>4819</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>3700</v>
       </c>
-      <c r="D16" s="12" t="n">
+      <c r="E16" s="12" t="n">
         <v>2982</v>
       </c>
-      <c r="E16" s="12" t="n">
+      <c r="F16" s="12" t="n">
         <v>2241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets - permanent</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
+        <v>6411</v>
+      </c>
+      <c r="C17" s="12" t="n">
         <v>4819</v>
       </c>
-      <c r="C17" s="12" t="n">
+      <c r="D17" s="12" t="n">
         <v>3700</v>
       </c>
-      <c r="D17" s="12" t="n">
+      <c r="E17" s="12" t="n">
         <v>2982</v>
       </c>
-      <c r="E17" s="12" t="n">
+      <c r="F17" s="12" t="n">
         <v>2241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Value adjustments of non-current assets - temporary</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Provision for impairment of inventories</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>-103</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>26</v>
       </c>
-      <c r="C19" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E19" s="12" t="n">
         <v>27</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="13" t="inlineStr">
         <is>
           <t>Provision for impairment of receivables</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>-556</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>519</v>
       </c>
-      <c r="D20" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="n">
         <v>-36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Other operating income</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
+        <v>3127</v>
+      </c>
+      <c r="C21" s="12" t="n">
         <v>2693</v>
       </c>
-      <c r="C21" s="12" t="n">
+      <c r="D21" s="12" t="n">
         <v>4979</v>
       </c>
-      <c r="D21" s="12" t="n">
+      <c r="E21" s="12" t="n">
         <v>9527</v>
       </c>
-      <c r="E21" s="12" t="n">
+      <c r="F21" s="12" t="n">
         <v>2561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Revenues from sale of non-current assets</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F22" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>Revenues from sale of material</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
+        <v>2393</v>
+      </c>
+      <c r="C23" s="12" t="n">
         <v>2278</v>
       </c>
-      <c r="C23" s="12" t="n">
+      <c r="D23" s="12" t="n">
         <v>2091</v>
       </c>
-      <c r="D23" s="12" t="n">
+      <c r="E23" s="12" t="n">
         <v>5569</v>
       </c>
-      <c r="E23" s="12" t="n">
+      <c r="F23" s="12" t="n">
         <v>479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="13" t="inlineStr">
         <is>
           <t>Other operating income</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
+        <v>734</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>415</v>
       </c>
-      <c r="C24" s="12" t="n">
+      <c r="D24" s="12" t="n">
         <v>2888</v>
       </c>
-      <c r="D24" s="12" t="n">
+      <c r="E24" s="12" t="n">
         <v>3958</v>
       </c>
-      <c r="E24" s="12" t="n">
+      <c r="F24" s="12" t="n">
         <v>2082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="10" t="inlineStr">
         <is>
           <t>Other operating expenses</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>2177</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>1444</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>215</v>
       </c>
-      <c r="D25" s="12" t="n">
+      <c r="E25" s="12" t="n">
         <v>122</v>
       </c>
-      <c r="E25" s="12" t="n">
+      <c r="F25" s="12" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Net book value of non-current assets sold</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D26" s="12" t="n">
         <v>72</v>
       </c>
-      <c r="D26" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F26" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="13" t="inlineStr">
         <is>
           <t>Material sold</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
-        <v>0</v>
+        <v>1708</v>
       </c>
       <c r="C27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F27" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Taxes and charges</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
+        <v>33</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>168</v>
       </c>
-      <c r="C28" s="12" t="n">
+      <c r="D28" s="12" t="n">
         <v>13</v>
       </c>
-      <c r="D28" s="12" t="n">
+      <c r="E28" s="12" t="n">
         <v>55</v>
       </c>
-      <c r="E28" s="12" t="n">
+      <c r="F28" s="12" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="13" t="inlineStr">
         <is>
           <t>Operation provisions and specific-purpose deferred charges</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F29" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Other operating expenses</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>436</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>1276</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>130</v>
       </c>
-      <c r="D30" s="12" t="n">
+      <c r="E30" s="12" t="n">
         <v>67</v>
       </c>
-      <c r="E30" s="12" t="n">
+      <c r="F30" s="12" t="n">
         <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="10" t="inlineStr">
         <is>
           <t>Operating profit/loss (+/-)</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>1352</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>595</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>-6382</v>
       </c>
-      <c r="D31" s="12" t="n">
+      <c r="E31" s="12" t="n">
         <v>-5468</v>
       </c>
-      <c r="E31" s="12" t="n">
+      <c r="F31" s="12" t="n">
         <v>4254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <t>Income from financial assets - interests</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E32" s="12" t="n">
         <v>1000</v>
       </c>
-      <c r="E32" s="12" t="n">
+      <c r="F32" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="13" t="inlineStr">
         <is>
           <t>Income from interests - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="13" t="inlineStr">
         <is>
           <t>Other income from interests</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E34" s="12" t="n">
         <v>1000</v>
       </c>
-      <c r="E34" s="12" t="n">
+      <c r="F34" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="10" t="inlineStr">
         <is>
           <t>Cost of interests sold</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E35" s="12" t="n">
         <v>10</v>
       </c>
-      <c r="E35" s="12" t="n">
+      <c r="F35" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="10" t="inlineStr">
         <is>
           <t>Income from other long-term financial assets</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="13" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="13" t="inlineStr">
         <is>
           <t>Other income from other long-term financial assets</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="10" t="inlineStr">
         <is>
           <t>Costs related to other long-term financial assets</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E39" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F39" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="10" t="inlineStr">
         <is>
           <t>Interest receivable and similar income</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
+        <v>397</v>
+      </c>
+      <c r="C40" s="12" t="n">
         <v>711</v>
       </c>
-      <c r="C40" s="12" t="n">
+      <c r="D40" s="12" t="n">
         <v>975</v>
       </c>
-      <c r="D40" s="12" t="n">
+      <c r="E40" s="12" t="n">
         <v>361</v>
       </c>
-      <c r="E40" s="12" t="n">
+      <c r="F40" s="12" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="13" t="inlineStr">
         <is>
           <t>Interest receivable and similar income - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
+        <v>38</v>
+      </c>
+      <c r="C41" s="12" t="n">
         <v>22</v>
       </c>
-      <c r="C41" s="12" t="n">
+      <c r="D41" s="12" t="n">
         <v>16</v>
       </c>
-      <c r="D41" s="12" t="n">
+      <c r="E41" s="12" t="n">
         <v>11</v>
       </c>
-      <c r="E41" s="12" t="n">
+      <c r="F41" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="13" t="inlineStr">
         <is>
           <t>Other interest receivable and similar income</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
+        <v>359</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>689</v>
       </c>
-      <c r="C42" s="12" t="n">
+      <c r="D42" s="12" t="n">
         <v>959</v>
       </c>
-      <c r="D42" s="12" t="n">
+      <c r="E42" s="12" t="n">
         <v>349</v>
       </c>
-      <c r="E42" s="12" t="n">
+      <c r="F42" s="12" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="10" t="inlineStr">
         <is>
           <t>Value adjustments and provisions in financial activities</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="10" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
+        <v>183</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>357</v>
       </c>
-      <c r="C44" s="12" t="n">
+      <c r="D44" s="12" t="n">
         <v>653</v>
       </c>
-      <c r="D44" s="12" t="n">
+      <c r="E44" s="12" t="n">
         <v>1220</v>
       </c>
-      <c r="E44" s="12" t="n">
+      <c r="F44" s="12" t="n">
         <v>1125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="13" t="inlineStr">
         <is>
           <t>Interest payable and similar expenses - controlled/controlling entity</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="13" t="inlineStr">
         <is>
           <t>Other interest payable and similar expenses</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>183</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>357</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>653</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>1220</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>1125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="10" t="inlineStr">
         <is>
           <t>Other financial income</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
+        <v>7718</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>611</v>
       </c>
-      <c r="C47" s="12" t="n">
+      <c r="D47" s="12" t="n">
         <v>237</v>
       </c>
-      <c r="D47" s="12" t="n">
+      <c r="E47" s="12" t="n">
         <v>408</v>
       </c>
-      <c r="E47" s="12" t="n">
+      <c r="F47" s="12" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="10" t="inlineStr">
         <is>
           <t>Othe financial expenses</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
+        <v>7975</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>456</v>
       </c>
-      <c r="C48" s="12" t="n">
+      <c r="D48" s="12" t="n">
         <v>527</v>
       </c>
-      <c r="D48" s="12" t="n">
+      <c r="E48" s="12" t="n">
         <v>1069</v>
       </c>
-      <c r="E48" s="12" t="n">
+      <c r="F48" s="12" t="n">
         <v>202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Financial profit/loss (+/-)</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
+        <v>-44</v>
+      </c>
+      <c r="C49" s="12" t="n">
         <v>509</v>
       </c>
-      <c r="C49" s="12" t="n">
+      <c r="D49" s="12" t="n">
         <v>32</v>
       </c>
-      <c r="D49" s="12" t="n">
+      <c r="E49" s="12" t="n">
         <v>-530</v>
       </c>
-      <c r="E49" s="12" t="n">
+      <c r="F49" s="12" t="n">
         <v>-1243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Profit/loss before tax (+/-)</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>1309</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>1104</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>-6350</v>
       </c>
-      <c r="D50" s="12" t="n">
+      <c r="E50" s="12" t="n">
         <v>-5998</v>
       </c>
-      <c r="E50" s="12" t="n">
+      <c r="F50" s="12" t="n">
         <v>3010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Income tax</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E51" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F51" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="13" t="inlineStr">
         <is>
           <t>Current income tax</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C52" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D52" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E52" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F52" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="13" t="inlineStr">
         <is>
           <t>Deferred income tax (+/-)</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F53" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="10" t="inlineStr">
         <is>
           <t>Profit/loss after tax (+/-)</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
+        <v>1309</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>1104</v>
       </c>
-      <c r="C54" s="12" t="n">
+      <c r="D54" s="12" t="n">
         <v>-6350</v>
       </c>
-      <c r="D54" s="12" t="n">
+      <c r="E54" s="12" t="n">
         <v>-5998</v>
       </c>
-      <c r="E54" s="12" t="n">
+      <c r="F54" s="12" t="n">
         <v>3010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="10" t="inlineStr">
         <is>
           <t>Transfer of part of profit/loss to shareholders</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Net profit/loss for the year (+/-)</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>1309</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>1104</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>-6350</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>-5998</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>3010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Net turnover for the year</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
+        <v>105089</v>
+      </c>
+      <c r="C57" s="12" t="n">
         <v>42620</v>
       </c>
-      <c r="C57" s="12" t="n">
+      <c r="D57" s="12" t="n">
         <v>35237</v>
       </c>
-      <c r="D57" s="12" t="n">
+      <c r="E57" s="12" t="n">
         <v>31190</v>
       </c>
-      <c r="E57" s="12" t="n">
+      <c r="F57" s="12" t="n">
         <v>20268</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Breakdown</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>30.10.2025</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="C1" s="9" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="D1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="F1" s="9" t="inlineStr">
+      <c r="G1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Market capitalization</t>
         </is>
       </c>
       <c r="B2" s="17" t="n">
-        <v>141338</v>
+        <v>113357</v>
       </c>
       <c r="C2" s="18" t="n">
+        <v>198016</v>
+      </c>
+      <c r="D2" s="18" t="n">
         <v>133446</v>
       </c>
-      <c r="D2" s="18" t="n">
+      <c r="E2" s="18" t="n">
         <v>157839</v>
       </c>
-      <c r="E2" s="18" t="n">
+      <c r="F2" s="18" t="n">
         <v>232454</v>
       </c>
-      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B3" s="17" t="n">
+        <v>7693</v>
+      </c>
+      <c r="C3" s="18" t="n">
+        <v>7693</v>
+      </c>
+      <c r="D3" s="18" t="n">
         <v>5052</v>
       </c>
-      <c r="C3" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D3" s="18" t="n">
+      <c r="E3" s="18" t="n">
         <v>-2150</v>
       </c>
-      <c r="E3" s="18" t="n">
+      <c r="F3" s="18" t="n">
         <v>-2404</v>
       </c>
-      <c r="F3" s="18" t="n">
+      <c r="G3" s="18" t="n">
         <v>6522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
       <c r="B4" s="17" t="n">
-        <v>128.02</v>
+        <v>86.6</v>
       </c>
       <c r="C4" s="18" t="n">
+        <v>151.27</v>
+      </c>
+      <c r="D4" s="18" t="n">
         <v>120.87</v>
       </c>
-      <c r="D4" s="18" t="n">
+      <c r="E4" s="18" t="n">
         <v>-24.86</v>
       </c>
-      <c r="E4" s="18" t="n">
+      <c r="F4" s="18" t="n">
         <v>-38.76</v>
       </c>
-      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
       <c r="B5" s="17" t="n">
-        <v>26.42</v>
+        <v>13.45</v>
       </c>
       <c r="C5" s="18" t="n">
+        <v>24.46</v>
+      </c>
+      <c r="D5" s="18" t="n">
         <v>24.86</v>
       </c>
-      <c r="D5" s="18" t="n">
+      <c r="E5" s="18" t="n">
         <v>-68.2</v>
       </c>
-      <c r="E5" s="18" t="n">
+      <c r="F5" s="18" t="n">
         <v>-87.72</v>
       </c>
-      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
-        <v>10.58</v>
+        <v>0.98</v>
       </c>
       <c r="C6" s="18" t="n">
-        <v>9.95</v>
+        <v>1.79</v>
       </c>
       <c r="D6" s="18" t="n">
+        <v>2.95</v>
+      </c>
+      <c r="E6" s="18" t="n">
         <v>5.05</v>
       </c>
-      <c r="E6" s="18" t="n">
+      <c r="F6" s="18" t="n">
         <v>10.6</v>
       </c>
-      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>P/S</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
-        <v>11.2</v>
+        <v>1.08</v>
       </c>
       <c r="C7" s="18" t="n">
-        <v>10.57</v>
+        <v>1.88</v>
       </c>
       <c r="D7" s="18" t="n">
+        <v>3.13</v>
+      </c>
+      <c r="E7" s="18" t="n">
         <v>5.43</v>
       </c>
-      <c r="E7" s="18" t="n">
+      <c r="F7" s="18" t="n">
         <v>11.68</v>
       </c>
-      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
       <c r="B8" s="17" t="n">
-        <v>2.52</v>
+        <v>1.97</v>
       </c>
       <c r="C8" s="18" t="n">
+        <v>3.44</v>
+      </c>
+      <c r="D8" s="18" t="n">
         <v>2.38</v>
       </c>
-      <c r="D8" s="18" t="n">
+      <c r="E8" s="18" t="n">
         <v>2.87</v>
       </c>
-      <c r="E8" s="18" t="n">
+      <c r="F8" s="18" t="n">
         <v>3.33</v>
       </c>
-      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="C9" s="18" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="D9" s="18" t="n">
         <v>1.65</v>
       </c>
-      <c r="C9" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D9" s="18" t="n">
+      <c r="E9" s="18" t="n">
         <v>-8.86</v>
       </c>
-      <c r="E9" s="18" t="n">
+      <c r="F9" s="18" t="n">
         <v>-6.72</v>
       </c>
-      <c r="F9" s="18" t="n">
+      <c r="G9" s="18" t="n">
         <v>7.03</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>ROE</t>
         </is>
       </c>
       <c r="B10" s="17" t="n">
+        <v>2.27</v>
+      </c>
+      <c r="C10" s="18" t="n">
+        <v>2.27</v>
+      </c>
+      <c r="D10" s="18" t="n">
         <v>1.97</v>
       </c>
-      <c r="C10" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D10" s="18" t="n">
+      <c r="E10" s="18" t="n">
         <v>-11.53</v>
       </c>
-      <c r="E10" s="18" t="n">
+      <c r="F10" s="18" t="n">
         <v>-8.58</v>
       </c>
-      <c r="F10" s="18" t="n">
+      <c r="G10" s="18" t="n">
         <v>25.22</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>