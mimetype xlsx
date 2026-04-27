--- v0 (2026-01-11)
+++ v1 (2026-04-27)
@@ -297,51 +297,51 @@
         <is>
           <t>roční výsledky ke dni uvedeném v tabulce</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data jsou v  tis. Kč</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Poslední aktualizace dat:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>09.01.2026</t>
+          <t>24.04.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Finanční data jsou Burze cenných papírů Praha, a.s. poskytována jednotlivými emitenty a za jejich správnost ručí emitent. Data jsou čerpána z výročních zpráv, které jsou zveřejněny ve složce profil společnosti a reporty, a také na webové stránce emitenta: https://www.m2c.eu/pro-investory. Burza cenných papírů Praha, a.s. neposkytuje za data žádné záruky, není zodpovědná za jakékoliv chyby nebo překlepy, nebo za jakákoliv rozhodnutí, založená na těchto datech. Více informací: https://www.pse.cz/pravni-informace.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
@@ -2730,135 +2730,135 @@
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>08.01.2026</t>
+          <t>23.04.2026</t>
         </is>
       </c>
       <c r="C1" s="15" t="inlineStr">
         <is>
           <t>31.12.2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>Tržní kapitalizace</t>
         </is>
       </c>
       <c r="B2" s="16" t="n">
-        <v>993148</v>
+        <v>775419</v>
       </c>
       <c r="C2" s="17"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B3" s="16" t="n">
         <v>173337</v>
       </c>
       <c r="C3" s="17" t="n">
         <v>173337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
       <c r="B4" s="16" t="n">
-        <v>11.62</v>
+        <v>9.07</v>
       </c>
       <c r="C4" s="17"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="9" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
       <c r="B5" s="16" t="n">
-        <v>5.41</v>
+        <v>4.15</v>
       </c>
       <c r="C5" s="17"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
       <c r="B6" s="16" t="n">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="C6" s="17"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t>P/S</t>
         </is>
       </c>
       <c r="B7" s="16" t="n">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="C7" s="17"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="9" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
       <c r="B8" s="16" t="n">
-        <v>1.76</v>
+        <v>1.37</v>
       </c>
       <c r="C8" s="17"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="9" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
       <c r="B9" s="16" t="n">
         <v>6.48</v>
       </c>
       <c r="C9" s="17" t="n">
         <v>6.48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="9" t="inlineStr">
         <is>
           <t>ROE</t>
         </is>
       </c>
       <c r="B10" s="16" t="n">
         <v>15.15</v>
       </c>