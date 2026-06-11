--- v1 (2026-04-27)
+++ v2 (2026-06-11)
@@ -118,112 +118,116 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="5" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="6" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="7" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
-[...2 lines deleted...]
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
@@ -297,2594 +301,3316 @@
         <is>
           <t>roční výsledky ke dni uvedeném v tabulce</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data jsou v  tis. Kč</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Poslední aktualizace dat:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Finanční data jsou Burze cenných papírů Praha, a.s. poskytována jednotlivými emitenty a za jejich správnost ručí emitent. Data jsou čerpána z výročních zpráv, které jsou zveřejněny ve složce profil společnosti a reporty, a také na webové stránce emitenta: https://www.m2c.eu/pro-investory. Burza cenných papírů Praha, a.s. neposkytuje za data žádné záruky, není zodpovědná za jakékoliv chyby nebo překlepy, nebo za jakákoliv rozhodnutí, založená na těchto datech. Více informací: https://www.pse.cz/pravni-informace.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:B82"/>
+  <dimension ref="A1:C82"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
-      <c r="A2" s="9" t="inlineStr">
+      <c r="A2" s="10" t="inlineStr">
         <is>
           <t>AKTIVA CELKEM</t>
         </is>
       </c>
-      <c r="B2" s="10" t="n">
+      <c r="B2" s="11" t="n">
+        <v>1563599</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>1318431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
-      <c r="A3" s="9" t="inlineStr">
+      <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Pohledávky za upsaný základní kapitál</t>
         </is>
       </c>
-      <c r="B3" s="10" t="n">
+      <c r="B3" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Stálá aktiva</t>
         </is>
       </c>
-      <c r="B4" s="10" t="n">
+      <c r="B4" s="11" t="n">
+        <v>240409</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>196747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
-      <c r="A5" s="11" t="inlineStr">
+      <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Dlouhodobý nehmotný majetek</t>
         </is>
       </c>
-      <c r="B5" s="10" t="n">
+      <c r="B5" s="11" t="n">
+        <v>40211</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>32419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
-      <c r="A6" s="12" t="inlineStr">
+      <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Nehmotné výsledky vývoje </t>
         </is>
       </c>
-      <c r="B6" s="10" t="n">
+      <c r="B6" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
-      <c r="A7" s="12" t="inlineStr">
+      <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Ocenitelná práva</t>
         </is>
       </c>
-      <c r="B7" s="10" t="n">
+      <c r="B7" s="11" t="n">
+        <v>27361</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>26990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
-      <c r="A8" s="13" t="inlineStr">
+      <c r="A8" s="15" t="inlineStr">
         <is>
           <t>Software</t>
         </is>
       </c>
-      <c r="B8" s="10" t="n">
+      <c r="B8" s="11" t="n">
+        <v>27361</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>26990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="13" t="inlineStr">
+      <c r="A9" s="15" t="inlineStr">
         <is>
           <t>Ostatní ocenitelná práva</t>
         </is>
       </c>
-      <c r="B9" s="10" t="n">
+      <c r="B9" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C9" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="12" t="inlineStr">
+      <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Goodwill</t>
         </is>
       </c>
-      <c r="B10" s="10" t="n">
+      <c r="B10" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="12" t="inlineStr">
+      <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý nehmotný majetek</t>
         </is>
       </c>
-      <c r="B11" s="10" t="n">
+      <c r="B11" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="12" t="inlineStr">
+      <c r="A12" s="14" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy a nedokončený majetek</t>
         </is>
       </c>
-      <c r="B12" s="10" t="n">
+      <c r="B12" s="11" t="n">
+        <v>12850</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>4705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="13" t="inlineStr">
+      <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy</t>
         </is>
       </c>
-      <c r="B13" s="10" t="n">
+      <c r="B13" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="13" t="inlineStr">
+      <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Nedokončený dlouhodobý nehmotný majetek</t>
         </is>
       </c>
-      <c r="B14" s="10" t="n">
+      <c r="B14" s="11" t="n">
+        <v>12850</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>4705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="11" t="inlineStr">
+      <c r="A15" s="13" t="inlineStr">
         <is>
           <t>Dlouhodobý hmotný majetek   </t>
         </is>
       </c>
-      <c r="B15" s="10" t="n">
+      <c r="B15" s="11" t="n">
+        <v>106929</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>59465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="12" t="inlineStr">
+      <c r="A16" s="14" t="inlineStr">
         <is>
           <t>Pozemky a stavby</t>
         </is>
       </c>
-      <c r="B16" s="10" t="n">
+      <c r="B16" s="11" t="n">
+        <v>1837</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>1916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="13" t="inlineStr">
+      <c r="A17" s="15" t="inlineStr">
         <is>
           <t>Pozemky</t>
         </is>
       </c>
-      <c r="B17" s="10" t="n">
+      <c r="B17" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C17" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="13" t="inlineStr">
+      <c r="A18" s="15" t="inlineStr">
         <is>
           <t>Stavby</t>
         </is>
       </c>
-      <c r="B18" s="10" t="n">
+      <c r="B18" s="11" t="n">
+        <v>1837</v>
+      </c>
+      <c r="C18" s="12" t="n">
         <v>1916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="12" t="inlineStr">
+      <c r="A19" s="14" t="inlineStr">
         <is>
           <t>Hmotné movité věci a jejich soubory</t>
         </is>
       </c>
-      <c r="B19" s="10" t="n">
+      <c r="B19" s="11" t="n">
+        <v>100818</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>56243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="12" t="inlineStr">
+      <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Oceňovací rozdíl k nabytému majetku</t>
         </is>
       </c>
-      <c r="B20" s="10" t="n">
+      <c r="B20" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="12" t="inlineStr">
+      <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý hmotný majetek</t>
         </is>
       </c>
-      <c r="B21" s="10" t="n">
+      <c r="B21" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="13" t="inlineStr">
+      <c r="A22" s="15" t="inlineStr">
         <is>
           <t>Pěstitelské celky trvalých porostů</t>
         </is>
       </c>
-      <c r="B22" s="10" t="n">
+      <c r="B22" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="13" t="inlineStr">
+      <c r="A23" s="15" t="inlineStr">
         <is>
           <t>Dospělá zvířata a jejich skupiny</t>
         </is>
       </c>
-      <c r="B23" s="10" t="n">
+      <c r="B23" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="13" t="inlineStr">
+      <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Jiný dlouhodobý hmotný majetek</t>
         </is>
       </c>
-      <c r="B24" s="10" t="n">
+      <c r="B24" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="12" t="inlineStr">
+      <c r="A25" s="14" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy a nedokončený majetek</t>
         </is>
       </c>
-      <c r="B25" s="10" t="n">
+      <c r="B25" s="11" t="n">
+        <v>4274</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>1306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="13" t="inlineStr">
+      <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy</t>
         </is>
       </c>
-      <c r="B26" s="10" t="n">
+      <c r="B26" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="13" t="inlineStr">
+      <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Nedokončený dlouhodobý hmotný majetek</t>
         </is>
       </c>
-      <c r="B27" s="10" t="n">
+      <c r="B27" s="11" t="n">
+        <v>4274</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>1306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="11" t="inlineStr">
+      <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Dlouhodobý finanční majetek</t>
         </is>
       </c>
-      <c r="B28" s="10" t="n">
+      <c r="B28" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="12" t="inlineStr">
+      <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Podíly - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B29" s="10" t="n">
+      <c r="B29" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="12" t="inlineStr">
+      <c r="A30" s="14" t="inlineStr">
         <is>
           <t>Zápůjčky a úvěry - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B30" s="10" t="n">
+      <c r="B30" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="12" t="inlineStr">
+      <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Podíly - podstatný vliv</t>
         </is>
       </c>
-      <c r="B31" s="10" t="n">
+      <c r="B31" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="12" t="inlineStr">
+      <c r="A32" s="14" t="inlineStr">
         <is>
           <t>Zápůjčky a úvěry - podstatný vliv</t>
         </is>
       </c>
-      <c r="B32" s="10" t="n">
+      <c r="B32" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="12" t="inlineStr">
+      <c r="A33" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobé cenné papíry a podíly</t>
         </is>
       </c>
-      <c r="B33" s="10" t="n">
+      <c r="B33" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="12" t="inlineStr">
+      <c r="A34" s="14" t="inlineStr">
         <is>
           <t>Zápůjčky a úvěry - ostatní</t>
         </is>
       </c>
-      <c r="B34" s="10" t="n">
+      <c r="B34" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="12" t="inlineStr">
+      <c r="A35" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý finanční majetek</t>
         </is>
       </c>
-      <c r="B35" s="10" t="n">
+      <c r="B35" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="13" t="inlineStr">
+      <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Jiný dlouhodobý finanční majetek</t>
         </is>
       </c>
-      <c r="B36" s="10" t="n">
+      <c r="B36" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="13" t="inlineStr">
+      <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy</t>
         </is>
       </c>
-      <c r="B37" s="10" t="n">
+      <c r="B37" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="11" t="inlineStr">
+      <c r="A38" s="13" t="inlineStr">
         <is>
           <t>Konsolidační rozdíl a podíly v ekvivalenci</t>
         </is>
       </c>
-      <c r="B38" s="10" t="n">
+      <c r="B38" s="11" t="n">
+        <v>93269</v>
+      </c>
+      <c r="C38" s="12" t="n">
         <v>104863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="12" t="inlineStr">
+      <c r="A39" s="14" t="inlineStr">
         <is>
           <t>Kladný konsolidační rozdíl</t>
         </is>
       </c>
-      <c r="B39" s="10" t="n">
+      <c r="B39" s="11" t="n">
+        <v>93269</v>
+      </c>
+      <c r="C39" s="12" t="n">
         <v>104863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="12" t="inlineStr">
+      <c r="A40" s="14" t="inlineStr">
         <is>
           <t>Záporný konsolidační rozdíl</t>
         </is>
       </c>
-      <c r="B40" s="10" t="n">
+      <c r="B40" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="12" t="inlineStr">
+      <c r="A41" s="14" t="inlineStr">
         <is>
           <t>Podíly v ekvivalenci</t>
         </is>
       </c>
-      <c r="B41" s="10" t="n">
+      <c r="B41" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="9" t="inlineStr">
+      <c r="A42" s="10" t="inlineStr">
         <is>
           <t>Oběžná aktiva</t>
         </is>
       </c>
-      <c r="B42" s="10" t="n">
+      <c r="B42" s="11" t="n">
+        <v>1284009</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>1106971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="11" t="inlineStr">
+      <c r="A43" s="13" t="inlineStr">
         <is>
           <t>Zásoby</t>
         </is>
       </c>
-      <c r="B43" s="10" t="n">
+      <c r="B43" s="11" t="n">
+        <v>19384</v>
+      </c>
+      <c r="C43" s="12" t="n">
         <v>15037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="12" t="inlineStr">
+      <c r="A44" s="14" t="inlineStr">
         <is>
           <t>Materiál</t>
         </is>
       </c>
-      <c r="B44" s="10" t="n">
+      <c r="B44" s="11" t="n">
+        <v>6254</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>4527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="12" t="inlineStr">
+      <c r="A45" s="14" t="inlineStr">
         <is>
           <t>Nedokončená výroba a polotovary</t>
         </is>
       </c>
-      <c r="B45" s="10" t="n">
+      <c r="B45" s="11" t="n">
+        <v>9408</v>
+      </c>
+      <c r="C45" s="12" t="n">
         <v>8956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="12" t="inlineStr">
+      <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Výrobky a zboží</t>
         </is>
       </c>
-      <c r="B46" s="10" t="n">
+      <c r="B46" s="11" t="n">
+        <v>3614</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>1540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="13" t="inlineStr">
+      <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Výrobky</t>
         </is>
       </c>
-      <c r="B47" s="10" t="n">
+      <c r="B47" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="13" t="inlineStr">
+      <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Zboží</t>
         </is>
       </c>
-      <c r="B48" s="10" t="n">
+      <c r="B48" s="11" t="n">
+        <v>3614</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>1540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="12" t="inlineStr">
+      <c r="A49" s="14" t="inlineStr">
         <is>
           <t>Mladá a ostatní zvířata a jejich skupiny</t>
         </is>
       </c>
-      <c r="B49" s="10" t="n">
+      <c r="B49" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="12" t="inlineStr">
+      <c r="A50" s="14" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy na zásoby</t>
         </is>
       </c>
-      <c r="B50" s="10" t="n">
+      <c r="B50" s="11" t="n">
+        <v>108</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="11" t="inlineStr">
+      <c r="A51" s="13" t="inlineStr">
         <is>
           <t>Pohledávky</t>
         </is>
       </c>
-      <c r="B51" s="10" t="n">
+      <c r="B51" s="11" t="n">
+        <v>1131436</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>943904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="12" t="inlineStr">
+      <c r="A52" s="14" t="inlineStr">
         <is>
           <t>Dlouhodobé pohledávky</t>
         </is>
       </c>
-      <c r="B52" s="10" t="n">
+      <c r="B52" s="11" t="n">
+        <v>20663</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>12401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="13" t="inlineStr">
+      <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Pohledávky z obchodních vztahů</t>
         </is>
       </c>
-      <c r="B53" s="10" t="n">
+      <c r="B53" s="11" t="n">
+        <v>9358</v>
+      </c>
+      <c r="C53" s="12" t="n">
         <v>5438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="13" t="inlineStr">
+      <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B54" s="10" t="n">
+      <c r="B54" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="13" t="inlineStr">
+      <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - podstatný vliv</t>
         </is>
       </c>
-      <c r="B55" s="10" t="n">
+      <c r="B55" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="13" t="inlineStr">
+      <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Odložená daňová pohledávka</t>
         </is>
       </c>
-      <c r="B56" s="10" t="n">
+      <c r="B56" s="11" t="n">
+        <v>1317</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>1361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="13" t="inlineStr">
+      <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ostatní</t>
         </is>
       </c>
-      <c r="B57" s="10" t="n">
+      <c r="B57" s="11" t="n">
+        <v>9988</v>
+      </c>
+      <c r="C57" s="12" t="n">
         <v>5602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="13" t="inlineStr">
+      <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Pohledávky za společníky</t>
         </is>
       </c>
-      <c r="B58" s="10" t="n">
+      <c r="B58" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="13" t="inlineStr">
+      <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Dlouhodobé poskytnuté zálohy</t>
         </is>
       </c>
-      <c r="B59" s="10" t="n">
+      <c r="B59" s="11" t="n">
+        <v>7585</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="13" t="inlineStr">
+      <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty aktivní</t>
         </is>
       </c>
-      <c r="B60" s="10" t="n">
+      <c r="B60" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="13" t="inlineStr">
+      <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Jiné pohledávky</t>
         </is>
       </c>
-      <c r="B61" s="10" t="n">
+      <c r="B61" s="11" t="n">
+        <v>2403</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>5158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="12" t="inlineStr">
+      <c r="A62" s="14" t="inlineStr">
         <is>
           <t>Krátkodobé pohledávky</t>
         </is>
       </c>
-      <c r="B62" s="10" t="n">
+      <c r="B62" s="11" t="n">
+        <v>1110773</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>931503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="13" t="inlineStr">
+      <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Pohledávky z obchodních vztahů</t>
         </is>
       </c>
-      <c r="B63" s="10" t="n">
+      <c r="B63" s="11" t="n">
+        <v>1087254</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>886001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="13" t="inlineStr">
+      <c r="A64" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B64" s="10" t="n">
+      <c r="B64" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C64" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="13" t="inlineStr">
+      <c r="A65" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - podstatný vliv</t>
         </is>
       </c>
-      <c r="B65" s="10" t="n">
+      <c r="B65" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C65" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="13" t="inlineStr">
+      <c r="A66" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ostatní</t>
         </is>
       </c>
-      <c r="B66" s="10" t="n">
+      <c r="B66" s="11" t="n">
+        <v>23519</v>
+      </c>
+      <c r="C66" s="12" t="n">
         <v>45502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="13" t="inlineStr">
+      <c r="A67" s="15" t="inlineStr">
         <is>
           <t>Pohledávky za společníky</t>
         </is>
       </c>
-      <c r="B67" s="10" t="n">
+      <c r="B67" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C67" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="13" t="inlineStr">
+      <c r="A68" s="15" t="inlineStr">
         <is>
           <t>Sociální zabezpečení a zdravotní pojištění</t>
         </is>
       </c>
-      <c r="B68" s="10" t="n">
+      <c r="B68" s="11" t="n">
+        <v>672</v>
+      </c>
+      <c r="C68" s="12" t="n">
         <v>290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="13" t="inlineStr">
+      <c r="A69" s="15" t="inlineStr">
         <is>
           <t>Stát - daňové pohledávky</t>
         </is>
       </c>
-      <c r="B69" s="10" t="n">
+      <c r="B69" s="11" t="n">
+        <v>9472</v>
+      </c>
+      <c r="C69" s="12" t="n">
         <v>11274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="13" t="inlineStr">
+      <c r="A70" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé poskytnuté zálohy</t>
         </is>
       </c>
-      <c r="B70" s="10" t="n">
+      <c r="B70" s="11" t="n">
+        <v>775</v>
+      </c>
+      <c r="C70" s="12" t="n">
         <v>2006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="13" t="inlineStr">
+      <c r="A71" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty aktivní</t>
         </is>
       </c>
-      <c r="B71" s="10" t="n">
+      <c r="B71" s="11" t="n">
+        <v>2727</v>
+      </c>
+      <c r="C71" s="12" t="n">
         <v>27107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="13" t="inlineStr">
+      <c r="A72" s="15" t="inlineStr">
         <is>
           <t>Jiné pohledávky</t>
         </is>
       </c>
-      <c r="B72" s="10" t="n">
+      <c r="B72" s="11" t="n">
+        <v>9873</v>
+      </c>
+      <c r="C72" s="12" t="n">
         <v>4825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="11" t="inlineStr">
+      <c r="A73" s="13" t="inlineStr">
         <is>
           <t>Krátkodobý finanční majetek</t>
         </is>
       </c>
-      <c r="B73" s="10" t="n">
+      <c r="B73" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C73" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="12" t="inlineStr">
+      <c r="A74" s="14" t="inlineStr">
         <is>
           <t>Podíly - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B74" s="10" t="n">
+      <c r="B74" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C74" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="12" t="inlineStr">
+      <c r="A75" s="14" t="inlineStr">
         <is>
           <t>Ostatní krátkodobý finanční majetek</t>
         </is>
       </c>
-      <c r="B75" s="10" t="n">
+      <c r="B75" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C75" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="11" t="inlineStr">
+      <c r="A76" s="13" t="inlineStr">
         <is>
           <t>Peněžní prostředky</t>
         </is>
       </c>
-      <c r="B76" s="10" t="n">
+      <c r="B76" s="11" t="n">
+        <v>133189</v>
+      </c>
+      <c r="C76" s="12" t="n">
         <v>148030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="12" t="inlineStr">
+      <c r="A77" s="14" t="inlineStr">
         <is>
           <t>Peněžní prostředky v pokladně</t>
         </is>
       </c>
-      <c r="B77" s="10" t="n">
+      <c r="B77" s="11" t="n">
+        <v>1464</v>
+      </c>
+      <c r="C77" s="12" t="n">
         <v>1248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="12" t="inlineStr">
+      <c r="A78" s="14" t="inlineStr">
         <is>
           <t>Peněžní prostředky na účtech</t>
         </is>
       </c>
-      <c r="B78" s="10" t="n">
+      <c r="B78" s="11" t="n">
+        <v>131725</v>
+      </c>
+      <c r="C78" s="12" t="n">
         <v>146782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="9" t="inlineStr">
+      <c r="A79" s="10" t="inlineStr">
         <is>
           <t>Časové rozlišení aktiv</t>
         </is>
       </c>
-      <c r="B79" s="10" t="n">
+      <c r="B79" s="11" t="n">
+        <v>39181</v>
+      </c>
+      <c r="C79" s="12" t="n">
         <v>14713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="11" t="inlineStr">
+      <c r="A80" s="13" t="inlineStr">
         <is>
           <t>Náklady příštích období </t>
         </is>
       </c>
-      <c r="B80" s="10" t="n">
+      <c r="B80" s="11" t="n">
+        <v>25914</v>
+      </c>
+      <c r="C80" s="12" t="n">
         <v>10509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="11" t="inlineStr">
+      <c r="A81" s="13" t="inlineStr">
         <is>
           <t>Komplexní náklady příštích období</t>
         </is>
       </c>
-      <c r="B81" s="10" t="n">
+      <c r="B81" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C81" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="11" t="inlineStr">
+      <c r="A82" s="13" t="inlineStr">
         <is>
           <t>Příjmy příštích období</t>
         </is>
       </c>
-      <c r="B82" s="10" t="n">
+      <c r="B82" s="11" t="n">
+        <v>13267</v>
+      </c>
+      <c r="C82" s="12" t="n">
         <v>4204</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:B83"/>
+  <dimension ref="A1:C83"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
-      <c r="A2" s="9" t="inlineStr">
+      <c r="A2" s="10" t="inlineStr">
         <is>
           <t>PASIVA CELKEM</t>
         </is>
       </c>
-      <c r="B2" s="10" t="n">
+      <c r="B2" s="11" t="n">
+        <v>1563599</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>1318431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
-      <c r="A3" s="9" t="inlineStr">
+      <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Vlastní kapitál</t>
         </is>
       </c>
-      <c r="B3" s="10" t="n">
+      <c r="B3" s="11" t="n">
+        <v>804276</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>564045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
-      <c r="A4" s="11" t="inlineStr">
+      <c r="A4" s="13" t="inlineStr">
         <is>
           <t>Základní kapitál</t>
         </is>
       </c>
-      <c r="B4" s="10" t="n">
+      <c r="B4" s="11" t="n">
+        <v>3820</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>3020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
-      <c r="A5" s="12" t="inlineStr">
+      <c r="A5" s="14" t="inlineStr">
         <is>
           <t>Základní kapitál</t>
         </is>
       </c>
-      <c r="B5" s="10" t="n">
+      <c r="B5" s="11" t="n">
+        <v>3820</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>3020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
-      <c r="A6" s="12" t="inlineStr">
+      <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Vlastní podíly (-)</t>
         </is>
       </c>
-      <c r="B6" s="10" t="n">
+      <c r="B6" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
-      <c r="A7" s="12" t="inlineStr">
+      <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Změny základního kapitálu</t>
         </is>
       </c>
-      <c r="B7" s="10" t="n">
+      <c r="B7" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
-      <c r="A8" s="11" t="inlineStr">
+      <c r="A8" s="13" t="inlineStr">
         <is>
           <t>Ažio a kapitálové fondy</t>
         </is>
       </c>
-      <c r="B8" s="10" t="n">
+      <c r="B8" s="11" t="n">
+        <v>335571</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>121927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="12" t="inlineStr">
+      <c r="A9" s="14" t="inlineStr">
         <is>
           <t>Ážio</t>
         </is>
       </c>
-      <c r="B9" s="10" t="n">
+      <c r="B9" s="11" t="n">
+        <v>223200</v>
+      </c>
+      <c r="C9" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="12" t="inlineStr">
+      <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Kapitálové fondy</t>
         </is>
       </c>
-      <c r="B10" s="10" t="n">
+      <c r="B10" s="11" t="n">
+        <v>112371</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>121927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="13" t="inlineStr">
+      <c r="A11" s="15" t="inlineStr">
         <is>
           <t>Ostatní kapitálové fondy</t>
         </is>
       </c>
-      <c r="B11" s="10" t="n">
+      <c r="B11" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="13" t="inlineStr">
+      <c r="A12" s="15" t="inlineStr">
         <is>
           <t>Oceňovací rozdíly z přecenění majetku a závazků (+/-)</t>
         </is>
       </c>
-      <c r="B12" s="10" t="n">
+      <c r="B12" s="11" t="n">
+        <v>-10979</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>-1423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="13" t="inlineStr">
+      <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Oceň. rozdíly z přecenění při přeměnách obch. korporací (+/-)</t>
         </is>
       </c>
-      <c r="B13" s="10" t="n">
+      <c r="B13" s="11" t="n">
         <v>123350</v>
       </c>
+      <c r="C13" s="12" t="n">
+        <v>123350</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="13" t="inlineStr">
+      <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Rozdíly z přeměn obchodních korporací (+/-)</t>
         </is>
       </c>
-      <c r="B14" s="10" t="n">
+      <c r="B14" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="13" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Rozdíly z ocenění při přeměnách obchodních korporací (+/-)</t>
         </is>
       </c>
-      <c r="B15" s="10" t="n">
+      <c r="B15" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="11" t="inlineStr">
+      <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Fondy ze zisku</t>
         </is>
       </c>
-      <c r="B16" s="10" t="n">
+      <c r="B16" s="11" t="n">
+        <v>982</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="12" t="inlineStr">
+      <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Ostatní rezervní fondy</t>
         </is>
       </c>
-      <c r="B17" s="10" t="n">
+      <c r="B17" s="11" t="n">
+        <v>982</v>
+      </c>
+      <c r="C17" s="12" t="n">
         <v>604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="12" t="inlineStr">
+      <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Statutární a ostatní fondy</t>
         </is>
       </c>
-      <c r="B18" s="10" t="n">
+      <c r="B18" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="11" t="inlineStr">
+      <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Výsledek hospodaření minulých let (+/-)</t>
         </is>
       </c>
-      <c r="B19" s="10" t="n">
+      <c r="B19" s="11" t="n">
+        <v>445115</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>353021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="12" t="inlineStr">
+      <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Nerozdělený zisk nebo neuhrazená ztráta minulých let (+/-)</t>
         </is>
       </c>
-      <c r="B20" s="10" t="n">
+      <c r="B20" s="11" t="n">
+        <v>563454</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>353973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="12" t="inlineStr">
+      <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Jiný výsledek hospodaření minulých let (+/-)</t>
         </is>
       </c>
-      <c r="B21" s="10" t="n">
+      <c r="B21" s="11" t="n">
+        <v>-118339</v>
+      </c>
+      <c r="C21" s="12" t="n">
         <v>-952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="11" t="inlineStr">
+      <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Výsledek hospodaření běžného účetního období (+/-)</t>
         </is>
       </c>
-      <c r="B22" s="10" t="n">
+      <c r="B22" s="11" t="n">
+        <v>18788</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>85473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="11" t="inlineStr">
+      <c r="A23" s="13" t="inlineStr">
         <is>
           <t>Rozhodnuto o zálohové výplatě podílu na zisku (-)</t>
         </is>
       </c>
-      <c r="B23" s="10" t="n">
+      <c r="B23" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="9" t="inlineStr">
+      <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Cizí zdroje</t>
         </is>
       </c>
-      <c r="B24" s="10" t="n">
+      <c r="B24" s="11" t="n">
+        <v>733758</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>746720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="11" t="inlineStr">
+      <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Rezervy</t>
         </is>
       </c>
-      <c r="B25" s="10" t="n">
+      <c r="B25" s="11" t="n">
+        <v>34862</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>35905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="12" t="inlineStr">
+      <c r="A26" s="14" t="inlineStr">
         <is>
           <t>Rezerva na důchody a podobné závazky</t>
         </is>
       </c>
-      <c r="B26" s="10" t="n">
+      <c r="B26" s="11" t="n">
+        <v>13171</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>8471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="12" t="inlineStr">
+      <c r="A27" s="14" t="inlineStr">
         <is>
           <t>Rezerva na daň z příjmů</t>
         </is>
       </c>
-      <c r="B27" s="10" t="n">
+      <c r="B27" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="12" t="inlineStr">
+      <c r="A28" s="14" t="inlineStr">
         <is>
           <t>Rezervy podle zvláštních právních předpisů</t>
         </is>
       </c>
-      <c r="B28" s="10" t="n">
+      <c r="B28" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>925</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="12" t="inlineStr">
+      <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Ostatní rezervy</t>
         </is>
       </c>
-      <c r="B29" s="10" t="n">
+      <c r="B29" s="11" t="n">
+        <v>21691</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>26509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="11" t="inlineStr">
+      <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Závazky</t>
         </is>
       </c>
-      <c r="B30" s="10" t="n">
+      <c r="B30" s="11" t="n">
+        <v>698896</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>710815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="12" t="inlineStr">
+      <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Dlouhodobé závazky</t>
         </is>
       </c>
-      <c r="B31" s="10" t="n">
+      <c r="B31" s="11" t="n">
+        <v>97468</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>126602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="13" t="inlineStr">
+      <c r="A32" s="15" t="inlineStr">
         <is>
           <t>Vydané dluhopisy</t>
         </is>
       </c>
-      <c r="B32" s="10" t="n">
+      <c r="B32" s="11" t="n">
         <v>16000</v>
       </c>
+      <c r="C32" s="12" t="n">
+        <v>16000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="13" t="inlineStr">
+      <c r="A33" s="15" t="inlineStr">
         <is>
           <t>Vyměnitelné dluhopisy</t>
         </is>
       </c>
-      <c r="B33" s="10" t="n">
+      <c r="B33" s="11" t="n">
         <v>16000</v>
       </c>
+      <c r="C33" s="12" t="n">
+        <v>16000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="13" t="inlineStr">
+      <c r="A34" s="15" t="inlineStr">
         <is>
           <t>Ostatní dluhopisy</t>
         </is>
       </c>
-      <c r="B34" s="10" t="n">
+      <c r="B34" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="13" t="inlineStr">
+      <c r="A35" s="15" t="inlineStr">
         <is>
           <t>Závazky k úvěrovým institucím</t>
         </is>
       </c>
-      <c r="B35" s="10" t="n">
+      <c r="B35" s="11" t="n">
+        <v>10230</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>20307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="13" t="inlineStr">
+      <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Dlouhodobé přijaté zálohy</t>
         </is>
       </c>
-      <c r="B36" s="10" t="n">
+      <c r="B36" s="11" t="n">
+        <v>25</v>
+      </c>
+      <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="13" t="inlineStr">
+      <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Závazky z obchodních vztahů</t>
         </is>
       </c>
-      <c r="B37" s="10" t="n">
+      <c r="B37" s="11" t="n">
+        <v>593</v>
+      </c>
+      <c r="C37" s="12" t="n">
         <v>8642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="13" t="inlineStr">
+      <c r="A38" s="15" t="inlineStr">
         <is>
           <t>Dlouhodobé směnky k úhradě</t>
         </is>
       </c>
-      <c r="B38" s="10" t="n">
+      <c r="B38" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="13" t="inlineStr">
+      <c r="A39" s="15" t="inlineStr">
         <is>
           <t>Závazky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B39" s="10" t="n">
+      <c r="B39" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="13" t="inlineStr">
+      <c r="A40" s="15" t="inlineStr">
         <is>
           <t>Závazky - podstatný vliv</t>
         </is>
       </c>
-      <c r="B40" s="10" t="n">
+      <c r="B40" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="13" t="inlineStr">
+      <c r="A41" s="15" t="inlineStr">
         <is>
           <t>Odložený daňový závazek</t>
         </is>
       </c>
-      <c r="B41" s="10" t="n">
+      <c r="B41" s="11" t="n">
+        <v>1901</v>
+      </c>
+      <c r="C41" s="12" t="n">
         <v>2355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="13" t="inlineStr">
+      <c r="A42" s="15" t="inlineStr">
         <is>
           <t>Závazky ostatní</t>
         </is>
       </c>
-      <c r="B42" s="10" t="n">
+      <c r="B42" s="11" t="n">
+        <v>68719</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>79298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="13" t="inlineStr">
+      <c r="A43" s="15" t="inlineStr">
         <is>
           <t>Závazky ke společníkům</t>
         </is>
       </c>
-      <c r="B43" s="10" t="n">
+      <c r="B43" s="11" t="n">
+        <v>46296</v>
+      </c>
+      <c r="C43" s="12" t="n">
         <v>55154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="13" t="inlineStr">
+      <c r="A44" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty pasívní</t>
         </is>
       </c>
-      <c r="B44" s="10" t="n">
+      <c r="B44" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="13" t="inlineStr">
+      <c r="A45" s="15" t="inlineStr">
         <is>
           <t>Jiné závazky</t>
         </is>
       </c>
-      <c r="B45" s="10" t="n">
+      <c r="B45" s="11" t="n">
+        <v>22423</v>
+      </c>
+      <c r="C45" s="12" t="n">
         <v>24144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="12" t="inlineStr">
+      <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Krátkodobé závazky</t>
         </is>
       </c>
-      <c r="B46" s="10" t="n">
+      <c r="B46" s="11" t="n">
+        <v>601428</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>584213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="13" t="inlineStr">
+      <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Vydané dluhopisy</t>
         </is>
       </c>
-      <c r="B47" s="10" t="n">
+      <c r="B47" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="13" t="inlineStr">
+      <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Vyměnitelné dluhopisy</t>
         </is>
       </c>
-      <c r="B48" s="10" t="n">
+      <c r="B48" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="13" t="inlineStr">
+      <c r="A49" s="15" t="inlineStr">
         <is>
           <t>Ostatní dluhopisy</t>
         </is>
       </c>
-      <c r="B49" s="10" t="n">
+      <c r="B49" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="13" t="inlineStr">
+      <c r="A50" s="15" t="inlineStr">
         <is>
           <t>Závazky k úvěrovým institucím</t>
         </is>
       </c>
-      <c r="B50" s="10" t="n">
+      <c r="B50" s="11" t="n">
+        <v>7154</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="13" t="inlineStr">
+      <c r="A51" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé přijaté zálohy</t>
         </is>
       </c>
-      <c r="B51" s="10" t="n">
+      <c r="B51" s="11" t="n">
+        <v>1108</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>27084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="13" t="inlineStr">
+      <c r="A52" s="15" t="inlineStr">
         <is>
           <t>Závazky z obchodních vztahů</t>
         </is>
       </c>
-      <c r="B52" s="10" t="n">
+      <c r="B52" s="11" t="n">
+        <v>359389</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>313119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="13" t="inlineStr">
+      <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé směnky k úhradě</t>
         </is>
       </c>
-      <c r="B53" s="10" t="n">
+      <c r="B53" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="13" t="inlineStr">
+      <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Závazky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B54" s="10" t="n">
+      <c r="B54" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="13" t="inlineStr">
+      <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Závazky - podstatný vliv</t>
         </is>
       </c>
-      <c r="B55" s="10" t="n">
+      <c r="B55" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="13" t="inlineStr">
+      <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Závazky ostatní</t>
         </is>
       </c>
-      <c r="B56" s="10" t="n">
+      <c r="B56" s="11" t="n">
+        <v>233777</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>243451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="13" t="inlineStr">
+      <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Závazky ke společníkům</t>
         </is>
       </c>
-      <c r="B57" s="10" t="n">
+      <c r="B57" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="13" t="inlineStr">
+      <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé finanční výpomoci</t>
         </is>
       </c>
-      <c r="B58" s="10" t="n">
+      <c r="B58" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="13" t="inlineStr">
+      <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Závazky k zaměstnancům</t>
         </is>
       </c>
-      <c r="B59" s="10" t="n">
+      <c r="B59" s="11" t="n">
+        <v>108826</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>104921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="13" t="inlineStr">
+      <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Závazky ze sociálního zabezpečení a zdravotního pojištění</t>
         </is>
       </c>
-      <c r="B60" s="10" t="n">
+      <c r="B60" s="11" t="n">
+        <v>57999</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>46855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="13" t="inlineStr">
+      <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Stát - daňové závazky a dotace</t>
         </is>
       </c>
-      <c r="B61" s="10" t="n">
+      <c r="B61" s="11" t="n">
+        <v>30921</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>58401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="13" t="inlineStr">
+      <c r="A62" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty pasivní </t>
         </is>
       </c>
-      <c r="B62" s="10" t="n">
+      <c r="B62" s="11" t="n">
+        <v>20235</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>24025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="13" t="inlineStr">
+      <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Jiné závazky</t>
         </is>
       </c>
-      <c r="B63" s="10" t="n">
+      <c r="B63" s="11" t="n">
+        <v>15796</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>9249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="9" t="inlineStr">
+      <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Časové rozlišení pasiv</t>
         </is>
       </c>
-      <c r="B64" s="10" t="n">
+      <c r="B64" s="11" t="n">
+        <v>25508</v>
+      </c>
+      <c r="C64" s="12" t="n">
         <v>7650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="11" t="inlineStr">
+      <c r="A65" s="13" t="inlineStr">
         <is>
           <t>Výdaje příštích období</t>
         </is>
       </c>
-      <c r="B65" s="10" t="n">
+      <c r="B65" s="11" t="n">
+        <v>13410</v>
+      </c>
+      <c r="C65" s="12" t="n">
         <v>6583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="11" t="inlineStr">
+      <c r="A66" s="13" t="inlineStr">
         <is>
           <t>Výnosy příštích období </t>
         </is>
       </c>
-      <c r="B66" s="10" t="n">
+      <c r="B66" s="11" t="n">
+        <v>12098</v>
+      </c>
+      <c r="C66" s="12" t="n">
         <v>1067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="9" t="inlineStr">
+      <c r="A67" s="10" t="inlineStr">
         <is>
           <t>Menšinový vlastní kapitál </t>
         </is>
       </c>
-      <c r="B67" s="10" t="n">
+      <c r="B67" s="11" t="n">
+        <v>57</v>
+      </c>
+      <c r="C67" s="12" t="n">
         <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="11" t="inlineStr">
+      <c r="A68" s="13" t="inlineStr">
         <is>
           <t>Menšinový základní kapitál</t>
         </is>
       </c>
-      <c r="B68" s="10" t="n">
+      <c r="B68" s="11" t="n">
+        <v>24</v>
+      </c>
+      <c r="C68" s="12" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="12" t="inlineStr">
+      <c r="A69" s="14" t="inlineStr">
         <is>
           <t>Základní kapitál</t>
         </is>
       </c>
-      <c r="B69" s="10" t="n">
+      <c r="B69" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C69" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="12" t="inlineStr">
+      <c r="A70" s="14" t="inlineStr">
         <is>
           <t>Vlastní akcie a vlastní obchodní podíly (-)</t>
         </is>
       </c>
-      <c r="B70" s="10" t="n">
+      <c r="B70" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C70" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="12" t="inlineStr">
+      <c r="A71" s="14" t="inlineStr">
         <is>
           <t>Změny základního kapitálu (+/-)</t>
         </is>
       </c>
-      <c r="B71" s="10" t="n">
+      <c r="B71" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C71" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="11" t="inlineStr">
+      <c r="A72" s="13" t="inlineStr">
         <is>
           <t>Menšinové kapitálové fondy</t>
         </is>
       </c>
-      <c r="B72" s="10" t="n">
+      <c r="B72" s="11" t="n">
+        <v>17</v>
+      </c>
+      <c r="C72" s="12" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="12" t="inlineStr">
+      <c r="A73" s="14" t="inlineStr">
         <is>
           <t>Emisní ážio</t>
         </is>
       </c>
-      <c r="B73" s="10" t="n">
+      <c r="B73" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C73" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="12" t="inlineStr">
+      <c r="A74" s="14" t="inlineStr">
         <is>
           <t>Ostatní kapitálové fondy</t>
         </is>
       </c>
-      <c r="B74" s="10" t="n">
+      <c r="B74" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C74" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="12" t="inlineStr">
+      <c r="A75" s="14" t="inlineStr">
         <is>
           <t>Oceňovací rozdíly z přecenění majetku a závazku (+/-)</t>
         </is>
       </c>
-      <c r="B75" s="10" t="n">
+      <c r="B75" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C75" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="12" t="inlineStr">
+      <c r="A76" s="14" t="inlineStr">
         <is>
           <t>Oceňovací rozdíly z přecenění při přeměnách (+/-)</t>
         </is>
       </c>
-      <c r="B76" s="10" t="n">
+      <c r="B76" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C76" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="11" t="inlineStr">
+      <c r="A77" s="13" t="inlineStr">
         <is>
           <t>Menšinové fondy ze zisku</t>
         </is>
       </c>
-      <c r="B77" s="10" t="n">
+      <c r="B77" s="11" t="n">
+        <v>-25</v>
+      </c>
+      <c r="C77" s="12" t="n">
         <v>-28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="12" t="inlineStr">
+      <c r="A78" s="14" t="inlineStr">
         <is>
           <t>Ostatní rezervní fondy</t>
         </is>
       </c>
-      <c r="B78" s="10" t="n">
+      <c r="B78" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C78" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="12" t="inlineStr">
+      <c r="A79" s="14" t="inlineStr">
         <is>
           <t>Statutární a ostatní fondy</t>
         </is>
       </c>
-      <c r="B79" s="10" t="n">
+      <c r="B79" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C79" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="11" t="inlineStr">
+      <c r="A80" s="13" t="inlineStr">
         <is>
           <t>Menšinový výsledek hospodaření min. let  (+/-)</t>
         </is>
       </c>
-      <c r="B80" s="10" t="n">
+      <c r="B80" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C80" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="12" t="inlineStr">
+      <c r="A81" s="14" t="inlineStr">
         <is>
           <t>Nerozdělený zisk nebo neuhrazená ztráta minulých let (+/-)</t>
         </is>
       </c>
-      <c r="B81" s="10" t="n">
+      <c r="B81" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C81" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="12" t="inlineStr">
+      <c r="A82" s="14" t="inlineStr">
         <is>
           <t>Jiný výsledek hospodaření minulých let (+/-)</t>
         </is>
       </c>
-      <c r="B82" s="10" t="n">
+      <c r="B82" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C82" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="9" t="inlineStr">
+      <c r="A83" s="10" t="inlineStr">
         <is>
           <t>Menšinový výsledek hospodaření běžného období(+/-)</t>
         </is>
       </c>
-      <c r="B83" s="10" t="n">
+      <c r="B83" s="11" t="n">
+        <v>41</v>
+      </c>
+      <c r="C83" s="12" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:B63"/>
+  <dimension ref="A1:C63"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
-      <c r="A2" s="9" t="inlineStr">
+      <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Tržby za prodej výrobků a služeb</t>
         </is>
       </c>
-      <c r="B2" s="10" t="n">
+      <c r="B2" s="11" t="n">
+        <v>4535763</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>4421098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
-      <c r="A3" s="9" t="inlineStr">
+      <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Tržby za prodej zboží </t>
         </is>
       </c>
-      <c r="B3" s="10" t="n">
+      <c r="B3" s="11" t="n">
+        <v>64413</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>67929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Výkonová spotřeba</t>
         </is>
       </c>
-      <c r="B4" s="10" t="n">
+      <c r="B4" s="11" t="n">
+        <v>2612421</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>2475324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
-      <c r="A5" s="11" t="inlineStr">
+      <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Náklady vynaložené na prodané zboží</t>
         </is>
       </c>
-      <c r="B5" s="10" t="n">
+      <c r="B5" s="11" t="n">
+        <v>43760</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>61013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
-      <c r="A6" s="11" t="inlineStr">
+      <c r="A6" s="13" t="inlineStr">
         <is>
           <t>Spotřeba materiálu a energie</t>
         </is>
       </c>
-      <c r="B6" s="10" t="n">
+      <c r="B6" s="11" t="n">
+        <v>148750</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>131835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
-      <c r="A7" s="11" t="inlineStr">
+      <c r="A7" s="13" t="inlineStr">
         <is>
           <t>Služby</t>
         </is>
       </c>
-      <c r="B7" s="10" t="n">
+      <c r="B7" s="11" t="n">
+        <v>2419911</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>2282476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
-      <c r="A8" s="9" t="inlineStr">
+      <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Změna stavu zásob vlastní činnosti (+/-)</t>
         </is>
       </c>
-      <c r="B8" s="10" t="n">
+      <c r="B8" s="11" t="n">
+        <v>3593</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>-11045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="9" t="inlineStr">
+      <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Aktivace (-)</t>
         </is>
       </c>
-      <c r="B9" s="10" t="n">
+      <c r="B9" s="11" t="n">
+        <v>-10884</v>
+      </c>
+      <c r="C9" s="12" t="n">
         <v>-11615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="9" t="inlineStr">
+      <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Osobní náklady</t>
         </is>
       </c>
-      <c r="B10" s="10" t="n">
+      <c r="B10" s="11" t="n">
+        <v>1943729</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>1900721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="11" t="inlineStr">
+      <c r="A11" s="13" t="inlineStr">
         <is>
           <t>Mzdové náklady</t>
         </is>
       </c>
-      <c r="B11" s="10" t="n">
+      <c r="B11" s="11" t="n">
+        <v>1505429</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>1459814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="11" t="inlineStr">
+      <c r="A12" s="13" t="inlineStr">
         <is>
           <t>Náklady na sociální zabezpečení, zdravotní pojištění a ostatní náklady</t>
         </is>
       </c>
-      <c r="B12" s="10" t="n">
+      <c r="B12" s="11" t="n">
+        <v>438300</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>440907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="12" t="inlineStr">
+      <c r="A13" s="14" t="inlineStr">
         <is>
           <t>Náklady na sociální zabezpečení a zdravotní pojištění</t>
         </is>
       </c>
-      <c r="B13" s="10" t="n">
+      <c r="B13" s="11" t="n">
+        <v>399809</v>
+      </c>
+      <c r="C13" s="12" t="n">
         <v>396217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="12" t="inlineStr">
+      <c r="A14" s="14" t="inlineStr">
         <is>
           <t>Ostatní náklady</t>
         </is>
       </c>
-      <c r="B14" s="10" t="n">
+      <c r="B14" s="11" t="n">
+        <v>38491</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>44690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="9" t="inlineStr">
+      <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Úpravy hodnot v provozní oblasti</t>
         </is>
       </c>
-      <c r="B15" s="10" t="n">
+      <c r="B15" s="11" t="n">
+        <v>28642</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>36379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="11" t="inlineStr">
+      <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Úpravy hodnot dlouh. nehmotného a hmotného majetku</t>
         </is>
       </c>
-      <c r="B16" s="10" t="n">
+      <c r="B16" s="11" t="n">
+        <v>30210</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>18372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="12" t="inlineStr">
+      <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Úpravy hodnot dlouh. nehmotného a hmotného majetku - trvalé</t>
         </is>
       </c>
-      <c r="B17" s="10" t="n">
+      <c r="B17" s="11" t="n">
+        <v>30210</v>
+      </c>
+      <c r="C17" s="12" t="n">
         <v>18372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="12" t="inlineStr">
+      <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Úpravy hodnot dlouh. nehmotného a hmotného majetku - dočasné</t>
         </is>
       </c>
-      <c r="B18" s="10" t="n">
+      <c r="B18" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="11" t="inlineStr">
+      <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Úpravy hodnot zásob</t>
         </is>
       </c>
-      <c r="B19" s="10" t="n">
+      <c r="B19" s="11" t="n">
+        <v>-4615</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>4695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="11" t="inlineStr">
+      <c r="A20" s="13" t="inlineStr">
         <is>
           <t>Úpravy hodnot pohledávek</t>
         </is>
       </c>
-      <c r="B20" s="10" t="n">
+      <c r="B20" s="11" t="n">
+        <v>3047</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>13312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="9" t="inlineStr">
+      <c r="A21" s="10" t="inlineStr">
         <is>
           <t>zúčtování kladného konsolidačního rozdílu</t>
         </is>
       </c>
-      <c r="B21" s="10" t="n">
+      <c r="B21" s="11" t="n">
+        <v>16005</v>
+      </c>
+      <c r="C21" s="12" t="n">
         <v>15324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="9" t="inlineStr">
+      <c r="A22" s="10" t="inlineStr">
         <is>
           <t>zúčtování záporného konsolidačního rozdílu</t>
         </is>
       </c>
-      <c r="B22" s="10" t="n">
+      <c r="B22" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="9" t="inlineStr">
+      <c r="A23" s="10" t="inlineStr">
         <is>
           <t>Ostatní provozní výnosy</t>
         </is>
       </c>
-      <c r="B23" s="10" t="n">
+      <c r="B23" s="11" t="n">
+        <v>83180</v>
+      </c>
+      <c r="C23" s="12" t="n">
         <v>81079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="11" t="inlineStr">
+      <c r="A24" s="13" t="inlineStr">
         <is>
           <t>Tržby z prodaného dlouhodobého majetku </t>
         </is>
       </c>
-      <c r="B24" s="10" t="n">
+      <c r="B24" s="11" t="n">
+        <v>3637</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>2906</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="11" t="inlineStr">
+      <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Tržby z prodaného materiálu</t>
         </is>
       </c>
-      <c r="B25" s="10" t="n">
+      <c r="B25" s="11" t="n">
+        <v>4168</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="11" t="inlineStr">
+      <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Jiné provozní výnosy</t>
         </is>
       </c>
-      <c r="B26" s="10" t="n">
+      <c r="B26" s="11" t="n">
+        <v>75375</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>77613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="9" t="inlineStr">
+      <c r="A27" s="10" t="inlineStr">
         <is>
           <t>Ostatní provozní náklady</t>
         </is>
       </c>
-      <c r="B27" s="10" t="n">
+      <c r="B27" s="11" t="n">
+        <v>44670</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>54079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="11" t="inlineStr">
+      <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Zůstatková cena prodaného dlouhodobého majetku</t>
         </is>
       </c>
-      <c r="B28" s="10" t="n">
+      <c r="B28" s="11" t="n">
+        <v>1945</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>2506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="11" t="inlineStr">
+      <c r="A29" s="13" t="inlineStr">
         <is>
           <t>Prodaný materiál</t>
         </is>
       </c>
-      <c r="B29" s="10" t="n">
+      <c r="B29" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="11" t="inlineStr">
+      <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Daně a poplatky</t>
         </is>
       </c>
-      <c r="B30" s="10" t="n">
+      <c r="B30" s="11" t="n">
+        <v>2883</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>10695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="11" t="inlineStr">
+      <c r="A31" s="13" t="inlineStr">
         <is>
           <t>Rezervy v provozní oblasti a komplexní náklady příštích období</t>
         </is>
       </c>
-      <c r="B31" s="10" t="n">
+      <c r="B31" s="11" t="n">
+        <v>1369</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>-4005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="11" t="inlineStr">
+      <c r="A32" s="13" t="inlineStr">
         <is>
           <t>Jiné provozní náklady</t>
         </is>
       </c>
-      <c r="B32" s="10" t="n">
+      <c r="B32" s="11" t="n">
+        <v>22468</v>
+      </c>
+      <c r="C32" s="12" t="n">
         <v>29554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="9" t="inlineStr">
+      <c r="A33" s="10" t="inlineStr">
         <is>
           <t>Provozní výsledek hospodaření (+/-)</t>
         </is>
       </c>
-      <c r="B33" s="10" t="n">
+      <c r="B33" s="11" t="n">
+        <v>61185</v>
+      </c>
+      <c r="C33" s="12" t="n">
         <v>126263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="9" t="inlineStr">
+      <c r="A34" s="10" t="inlineStr">
         <is>
           <t>Výnosy z dlouhodobého finančního majetku - podíly</t>
         </is>
       </c>
-      <c r="B34" s="10" t="n">
+      <c r="B34" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="11" t="inlineStr">
+      <c r="A35" s="13" t="inlineStr">
         <is>
           <t>Výnosy z podílů - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B35" s="10" t="n">
+      <c r="B35" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="11" t="inlineStr">
+      <c r="A36" s="13" t="inlineStr">
         <is>
           <t>Ostatní výnosy z podílů</t>
         </is>
       </c>
-      <c r="B36" s="10" t="n">
+      <c r="B36" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="9" t="inlineStr">
+      <c r="A37" s="10" t="inlineStr">
         <is>
           <t>Náklady vynaložené na prodané podíly</t>
         </is>
       </c>
-      <c r="B37" s="10" t="n">
+      <c r="B37" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="9" t="inlineStr">
+      <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Výnosy z ostatního dlouhodobého finančního majetku</t>
         </is>
       </c>
-      <c r="B38" s="10" t="n">
+      <c r="B38" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="11" t="inlineStr">
+      <c r="A39" s="13" t="inlineStr">
         <is>
           <t>Výnosy z ostatního dlouh. fin. majetku - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B39" s="10" t="n">
+      <c r="B39" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="11" t="inlineStr">
+      <c r="A40" s="13" t="inlineStr">
         <is>
           <t>Ostatní výnosy z ostatního dlouhodobého finančního majetku</t>
         </is>
       </c>
-      <c r="B40" s="10" t="n">
+      <c r="B40" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="9" t="inlineStr">
+      <c r="A41" s="10" t="inlineStr">
         <is>
           <t>Náklady související s ostatním dlouhodobým finančním majetkem</t>
         </is>
       </c>
-      <c r="B41" s="10" t="n">
+      <c r="B41" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="9" t="inlineStr">
+      <c r="A42" s="10" t="inlineStr">
         <is>
           <t>Výnosové úroky a podobné výnosy</t>
         </is>
       </c>
-      <c r="B42" s="10" t="n">
+      <c r="B42" s="11" t="n">
+        <v>4371</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="11" t="inlineStr">
+      <c r="A43" s="13" t="inlineStr">
         <is>
           <t>Výnos. úroky a podobné výnosy - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B43" s="10" t="n">
+      <c r="B43" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="11" t="inlineStr">
+      <c r="A44" s="13" t="inlineStr">
         <is>
           <t>Ostatní výnosové úroky a podobné výnosy</t>
         </is>
       </c>
-      <c r="B44" s="10" t="n">
+      <c r="B44" s="11" t="n">
+        <v>4371</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="9" t="inlineStr">
+      <c r="A45" s="10" t="inlineStr">
         <is>
           <t>Úpravy hodnot a rezervy ve finanční oblasti</t>
         </is>
       </c>
-      <c r="B45" s="10" t="n">
+      <c r="B45" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="9" t="inlineStr">
+      <c r="A46" s="10" t="inlineStr">
         <is>
           <t>Nákladové úroky a podobné náklady</t>
         </is>
       </c>
-      <c r="B46" s="10" t="n">
+      <c r="B46" s="11" t="n">
+        <v>4587</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>4915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="11" t="inlineStr">
+      <c r="A47" s="13" t="inlineStr">
         <is>
           <t>Nákl. úroky a podobné náklady - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
-      <c r="B47" s="10" t="n">
+      <c r="B47" s="11" t="n">
+        <v>1600</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>1857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="11" t="inlineStr">
+      <c r="A48" s="13" t="inlineStr">
         <is>
           <t>Ostatní nákladové úroky a podobné náklady</t>
         </is>
       </c>
-      <c r="B48" s="10" t="n">
+      <c r="B48" s="11" t="n">
+        <v>2987</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>3058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="9" t="inlineStr">
+      <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Ostatní finanční výnosy</t>
         </is>
       </c>
-      <c r="B49" s="10" t="n">
+      <c r="B49" s="11" t="n">
+        <v>2137</v>
+      </c>
+      <c r="C49" s="12" t="n">
         <v>4968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="9" t="inlineStr">
+      <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Ostatní finanční náklady</t>
         </is>
       </c>
-      <c r="B50" s="10" t="n">
+      <c r="B50" s="11" t="n">
+        <v>16551</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>7468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="9" t="inlineStr">
+      <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Finanční výsledek hospodaření (+/-)</t>
         </is>
       </c>
-      <c r="B51" s="10" t="n">
+      <c r="B51" s="11" t="n">
+        <v>-14630</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>-6839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="9" t="inlineStr">
+      <c r="A52" s="10" t="inlineStr">
         <is>
           <t>Výsledek hospodaření před zdaněním (+/-)</t>
         </is>
       </c>
-      <c r="B52" s="10" t="n">
+      <c r="B52" s="11" t="n">
+        <v>46555</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>119424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="9" t="inlineStr">
+      <c r="A53" s="10" t="inlineStr">
         <is>
           <t>Daň z příjmů</t>
         </is>
       </c>
-      <c r="B53" s="10" t="n">
+      <c r="B53" s="11" t="n">
+        <v>27726</v>
+      </c>
+      <c r="C53" s="12" t="n">
         <v>33950</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="11" t="inlineStr">
+      <c r="A54" s="13" t="inlineStr">
         <is>
           <t>Daň z příjmů splatná</t>
         </is>
       </c>
-      <c r="B54" s="10" t="n">
+      <c r="B54" s="11" t="n">
+        <v>28188</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>34428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="11" t="inlineStr">
+      <c r="A55" s="13" t="inlineStr">
         <is>
           <t>Daň z příjmů odložená (+/-)</t>
         </is>
       </c>
-      <c r="B55" s="10" t="n">
+      <c r="B55" s="11" t="n">
+        <v>-462</v>
+      </c>
+      <c r="C55" s="12" t="n">
         <v>-478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="9" t="inlineStr">
+      <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Výsledek hospodaření po zdanění (+/-)</t>
         </is>
       </c>
-      <c r="B56" s="10" t="n">
+      <c r="B56" s="11" t="n">
+        <v>18829</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>85474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="9" t="inlineStr">
+      <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Převod podílu na výsledku hospodaření společníkům (+/-)</t>
         </is>
       </c>
-      <c r="B57" s="10" t="n">
+      <c r="B57" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="9" t="inlineStr">
+      <c r="A58" s="10" t="inlineStr">
         <is>
           <t>Výsledek hospodaření za účetní období (+/-)</t>
         </is>
       </c>
-      <c r="B58" s="10" t="n">
+      <c r="B58" s="11" t="n">
+        <v>18829</v>
+      </c>
+      <c r="C58" s="12" t="n">
         <v>85474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="11" t="inlineStr">
+      <c r="A59" s="13" t="inlineStr">
         <is>
           <t>Konsolidovaný výsledek hospodaření za účetní období bez menšinových podílů</t>
         </is>
       </c>
-      <c r="B59" s="10" t="n">
+      <c r="B59" s="11" t="n">
+        <v>18788</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>85473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="11" t="inlineStr">
+      <c r="A60" s="13" t="inlineStr">
         <is>
           <t>Menšinový výsledek hospodaření běžného účetního období (+/-)</t>
         </is>
       </c>
-      <c r="B60" s="10" t="n">
+      <c r="B60" s="11" t="n">
+        <v>41</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="9" t="inlineStr">
+      <c r="A61" s="10" t="inlineStr">
         <is>
           <t>Podíl na výsledku hospodaření v ekvivalenci</t>
         </is>
       </c>
-      <c r="B61" s="10" t="n">
+      <c r="B61" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="9" t="inlineStr">
+      <c r="A62" s="10" t="inlineStr">
         <is>
           <t>Konsolidovaný výsledek hospodaření celkem bez menšinových podílů včetně podílu na výsledku hospodaření v ekvivalenci</t>
         </is>
       </c>
-      <c r="B62" s="10" t="n">
+      <c r="B62" s="11" t="n">
+        <v>18829</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>85474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="9" t="inlineStr">
+      <c r="A63" s="10" t="inlineStr">
         <is>
           <t>Čistý obrat za účetní období </t>
         </is>
       </c>
-      <c r="B63" s="10" t="n">
+      <c r="B63" s="11" t="n">
+        <v>4689864</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>4575650</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:C10"/>
+  <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
-[...2 lines deleted...]
-      <c r="C1" s="15" t="inlineStr">
+          <t>10.06.2026</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2024</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
-      <c r="A2" s="9" t="inlineStr">
+      <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Tržní kapitalizace</t>
         </is>
       </c>
-      <c r="B2" s="16" t="n">
-[...2 lines deleted...]
-      <c r="C2" s="17"/>
+      <c r="B2" s="17" t="n">
+        <v>714303</v>
+      </c>
+      <c r="C2" s="18" t="n">
+        <v>985508</v>
+      </c>
+      <c r="D2" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
-      <c r="A3" s="9" t="inlineStr">
+      <c r="A3" s="10" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
-      <c r="B3" s="16" t="n">
+      <c r="B3" s="17" t="n">
+        <v>92710</v>
+      </c>
+      <c r="C3" s="18" t="n">
+        <v>92710</v>
+      </c>
+      <c r="D3" s="18" t="n">
         <v>173337</v>
       </c>
-      <c r="C3" s="17" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
-      <c r="B4" s="16" t="n">
-[...2 lines deleted...]
-      <c r="C4" s="17"/>
+      <c r="B4" s="17" t="n">
+        <v>37.94</v>
+      </c>
+      <c r="C4" s="18" t="n">
+        <v>52.34</v>
+      </c>
+      <c r="D4" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
-      <c r="A5" s="9" t="inlineStr">
+      <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
-      <c r="B5" s="16" t="n">
-[...2 lines deleted...]
-      <c r="C5" s="17"/>
+      <c r="B5" s="17" t="n">
+        <v>7.13</v>
+      </c>
+      <c r="C5" s="18" t="n">
+        <v>10.05</v>
+      </c>
+      <c r="D5" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
-      <c r="A6" s="9" t="inlineStr">
+      <c r="A6" s="10" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
-      <c r="B6" s="16" t="n">
+      <c r="B6" s="17" t="n">
+        <v>0.14</v>
+      </c>
+      <c r="C6" s="18" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="D6" s="18"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="10" t="inlineStr">
+        <is>
+          <t>P/S</t>
+        </is>
+      </c>
+      <c r="B7" s="17" t="n">
         <v>0.16</v>
       </c>
-      <c r="C6" s="17"/>
-[...10 lines deleted...]
-      <c r="C7" s="17"/>
+      <c r="C7" s="18" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="D7" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
-      <c r="A8" s="9" t="inlineStr">
+      <c r="A8" s="10" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
-      <c r="B8" s="16" t="n">
-[...2 lines deleted...]
-      <c r="C8" s="17"/>
+      <c r="B8" s="17" t="n">
+        <v>0.89</v>
+      </c>
+      <c r="C8" s="18" t="n">
+        <v>1.23</v>
+      </c>
+      <c r="D8" s="18"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="9" t="inlineStr">
+      <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
-      <c r="B9" s="16" t="n">
+      <c r="B9" s="17" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="C9" s="18" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="D9" s="18" t="n">
         <v>6.48</v>
       </c>
-      <c r="C9" s="17" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="9" t="inlineStr">
+      <c r="A10" s="10" t="inlineStr">
         <is>
           <t>ROE</t>
         </is>
       </c>
-      <c r="B10" s="16" t="n">
-[...2 lines deleted...]
-      <c r="C10" s="17" t="n">
+      <c r="B10" s="17" t="n">
+        <v>2.34</v>
+      </c>
+      <c r="C10" s="18" t="n">
+        <v>2.34</v>
+      </c>
+      <c r="D10" s="18" t="n">
         <v>15.15</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>