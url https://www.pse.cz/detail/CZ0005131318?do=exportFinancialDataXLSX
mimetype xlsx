--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -301,4259 +301,4900 @@
         <is>
           <t>roční výsledky ke dni uvedeném v tabulce</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2"/>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>data jsou v  tis. Kč</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Poslední aktualizace dat:</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>10.10.2025</t>
+          <t>10.06.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2"/>
       <c r="B9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>DISCLAIMER:</t>
         </is>
       </c>
       <c r="B10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="true" hidden="false" ht="80" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Finanční data jsou Burze cenných papírů Praha, a.s. poskytována jednotlivými emitenty a za jejich správnost ručí emitent. Data jsou čerpána z výročních zpráv, které jsou zveřejněny ve složce profil společnosti a reporty, a také na webové stránce emitenta: https://www.prabos.cz/sekce-pro-investory. Burza cenných papírů Praha, a.s. neposkytuje za data žádné záruky, není zodpovědná za jakékoliv chyby nebo překlepy, nebo za jakákoliv rozhodnutí, založená na těchto datech. Více informací: https://www.pse.cz/pravni-informace.</t>
         </is>
       </c>
       <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E78"/>
+  <dimension ref="A1:F78"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>AKTIVA CELKEM</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>331030</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>356675</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>341287</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>326752</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>301425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Pohledávky za upsaný základní kapitál</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F3" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Stálá aktiva</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>72193</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>78190</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>79130</v>
       </c>
-      <c r="D4" s="12" t="n">
+      <c r="E4" s="12" t="n">
         <v>91563</v>
       </c>
-      <c r="E4" s="12" t="n">
+      <c r="F4" s="12" t="n">
         <v>93133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Dlouhodobý nehmotný majetek</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>12319</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>12583</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>12436</v>
       </c>
-      <c r="D5" s="12" t="n">
+      <c r="E5" s="12" t="n">
         <v>12250</v>
       </c>
-      <c r="E5" s="12" t="n">
+      <c r="F5" s="12" t="n">
         <v>12500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Nehmotné výsledky vývoje </t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F6" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Ocenitelná práva</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>12231</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>12319</v>
-      </c>
-[...1 lines deleted...]
-        <v>12187</v>
       </c>
       <c r="D7" s="12" t="n">
         <v>12187</v>
       </c>
       <c r="E7" s="12" t="n">
+        <v>12187</v>
+      </c>
+      <c r="F7" s="12" t="n">
         <v>12392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="15" t="inlineStr">
         <is>
           <t>Software</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>44</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>132</v>
       </c>
-      <c r="C8" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" s="12" t="n">
         <v>205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="15" t="inlineStr">
         <is>
           <t>Ostatní ocenitelná práva</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>12187</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>12187</v>
       </c>
       <c r="D9" s="12" t="n">
         <v>12187</v>
       </c>
       <c r="E9" s="12" t="n">
         <v>12187</v>
       </c>
+      <c r="F9" s="12" t="n">
+        <v>12187</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Goodwill</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F10" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý nehmotný majetek</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
+        <v>88</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>264</v>
       </c>
-      <c r="C11" s="12" t="n">
+      <c r="D11" s="12" t="n">
         <v>249</v>
       </c>
-      <c r="D11" s="12" t="n">
+      <c r="E11" s="12" t="n">
         <v>63</v>
       </c>
-      <c r="E11" s="12" t="n">
+      <c r="F11" s="12" t="n">
         <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="14" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy a nedokončený majetek</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F12" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F13" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Nedokončený dlouhodobý nehmotný majetek</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F14" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="13" t="inlineStr">
         <is>
           <t>Dlouhodobý hmotný majetek   </t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>59874</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>65607</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>66694</v>
       </c>
-      <c r="D15" s="12" t="n">
+      <c r="E15" s="12" t="n">
         <v>79313</v>
       </c>
-      <c r="E15" s="12" t="n">
+      <c r="F15" s="12" t="n">
         <v>80633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="14" t="inlineStr">
         <is>
           <t>Pozemky a stavby</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>34592</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>34842</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>33542</v>
       </c>
-      <c r="D16" s="12" t="n">
+      <c r="E16" s="12" t="n">
         <v>33863</v>
       </c>
-      <c r="E16" s="12" t="n">
+      <c r="F16" s="12" t="n">
         <v>31273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="15" t="inlineStr">
         <is>
           <t>Pozemky</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
         <v>2148</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>2148</v>
       </c>
       <c r="D17" s="12" t="n">
-        <v>2141</v>
+        <v>2148</v>
       </c>
       <c r="E17" s="12" t="n">
         <v>2141</v>
       </c>
+      <c r="F17" s="12" t="n">
+        <v>2141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="15" t="inlineStr">
         <is>
           <t>Stavby</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
+        <v>32444</v>
+      </c>
+      <c r="C18" s="12" t="n">
         <v>32694</v>
       </c>
-      <c r="C18" s="12" t="n">
+      <c r="D18" s="12" t="n">
         <v>31394</v>
       </c>
-      <c r="D18" s="12" t="n">
+      <c r="E18" s="12" t="n">
         <v>31722</v>
       </c>
-      <c r="E18" s="12" t="n">
+      <c r="F18" s="12" t="n">
         <v>29132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="14" t="inlineStr">
         <is>
           <t>Hmotné movité věci a jejich soubory</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>20764</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>24446</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>30496</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>43037</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>45731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Oceňovací rozdíl k nabytému majetku</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F20" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F21" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="15" t="inlineStr">
         <is>
           <t>Pěstitelské celky trvalých porostů</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F22" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="15" t="inlineStr">
         <is>
           <t>Dospělá zvířata a jejich skupiny</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Jiný dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D24" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E24" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F24" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="14" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy a nedokončený majetek</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>4518</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>6319</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>2656</v>
       </c>
-      <c r="D25" s="12" t="n">
+      <c r="E25" s="12" t="n">
         <v>2413</v>
       </c>
-      <c r="E25" s="12" t="n">
+      <c r="F25" s="12" t="n">
         <v>3629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
+        <v>140</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>150</v>
       </c>
-      <c r="C26" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F26" s="12" t="n">
         <v>371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Nedokončený dlouhodobý hmotný majetek</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
+        <v>4378</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>6169</v>
       </c>
-      <c r="C27" s="12" t="n">
+      <c r="D27" s="12" t="n">
         <v>2656</v>
       </c>
-      <c r="D27" s="12" t="n">
+      <c r="E27" s="12" t="n">
         <v>2413</v>
       </c>
-      <c r="E27" s="12" t="n">
+      <c r="F27" s="12" t="n">
         <v>3258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F28" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Podíly - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F29" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="14" t="inlineStr">
         <is>
           <t>Zápůjčky a úvěry - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D30" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E30" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F30" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Podíly - podstatný vliv</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C31" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D31" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E31" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F31" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="14" t="inlineStr">
         <is>
           <t>Zápůjčky a úvěry - podstatný vliv</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobé cenné papíry a podíly</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="14" t="inlineStr">
         <is>
           <t>Zápůjčky a úvěry - ostatní</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="14" t="inlineStr">
         <is>
           <t>Ostatní dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F35" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Jiný dlouhodobý finanční majetek</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Oběžná aktiva</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
+        <v>255207</v>
+      </c>
+      <c r="C38" s="12" t="n">
         <v>274574</v>
       </c>
-      <c r="C38" s="12" t="n">
+      <c r="D38" s="12" t="n">
         <v>259786</v>
       </c>
-      <c r="D38" s="12" t="n">
+      <c r="E38" s="12" t="n">
         <v>231144</v>
       </c>
-      <c r="E38" s="12" t="n">
+      <c r="F38" s="12" t="n">
         <v>204188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="13" t="inlineStr">
         <is>
           <t>Zásoby</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
+        <v>164861</v>
+      </c>
+      <c r="C39" s="12" t="n">
         <v>216141</v>
       </c>
-      <c r="C39" s="12" t="n">
+      <c r="D39" s="12" t="n">
         <v>216664</v>
       </c>
-      <c r="D39" s="12" t="n">
+      <c r="E39" s="12" t="n">
         <v>184939</v>
       </c>
-      <c r="E39" s="12" t="n">
+      <c r="F39" s="12" t="n">
         <v>138587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="14" t="inlineStr">
         <is>
           <t>Materiál</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
+        <v>39092</v>
+      </c>
+      <c r="C40" s="12" t="n">
         <v>44462</v>
       </c>
-      <c r="C40" s="12" t="n">
+      <c r="D40" s="12" t="n">
         <v>47140</v>
       </c>
-      <c r="D40" s="12" t="n">
+      <c r="E40" s="12" t="n">
         <v>54148</v>
       </c>
-      <c r="E40" s="12" t="n">
+      <c r="F40" s="12" t="n">
         <v>39610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="14" t="inlineStr">
         <is>
           <t>Nedokončená výroba a polotovary</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
+        <v>18260</v>
+      </c>
+      <c r="C41" s="12" t="n">
         <v>19903</v>
       </c>
-      <c r="C41" s="12" t="n">
+      <c r="D41" s="12" t="n">
         <v>27535</v>
       </c>
-      <c r="D41" s="12" t="n">
+      <c r="E41" s="12" t="n">
         <v>23521</v>
       </c>
-      <c r="E41" s="12" t="n">
+      <c r="F41" s="12" t="n">
         <v>26528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="14" t="inlineStr">
         <is>
           <t>Výrobky a zboží</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
+        <v>107506</v>
+      </c>
+      <c r="C42" s="12" t="n">
         <v>151773</v>
       </c>
-      <c r="C42" s="12" t="n">
+      <c r="D42" s="12" t="n">
         <v>141916</v>
       </c>
-      <c r="D42" s="12" t="n">
+      <c r="E42" s="12" t="n">
         <v>106716</v>
       </c>
-      <c r="E42" s="12" t="n">
+      <c r="F42" s="12" t="n">
         <v>72419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="15" t="inlineStr">
         <is>
           <t>Výrobky</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
+        <v>103743</v>
+      </c>
+      <c r="C43" s="12" t="n">
         <v>147590</v>
       </c>
-      <c r="C43" s="12" t="n">
+      <c r="D43" s="12" t="n">
         <v>137787</v>
       </c>
-      <c r="D43" s="12" t="n">
+      <c r="E43" s="12" t="n">
         <v>103246</v>
       </c>
-      <c r="E43" s="12" t="n">
+      <c r="F43" s="12" t="n">
         <v>68933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="15" t="inlineStr">
         <is>
           <t>Zboží</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
+        <v>3763</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>4183</v>
       </c>
-      <c r="C44" s="12" t="n">
+      <c r="D44" s="12" t="n">
         <v>4129</v>
       </c>
-      <c r="D44" s="12" t="n">
+      <c r="E44" s="12" t="n">
         <v>3470</v>
       </c>
-      <c r="E44" s="12" t="n">
+      <c r="F44" s="12" t="n">
         <v>3486</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="14" t="inlineStr">
         <is>
           <t>Mladá a ostatní zvířata a jejich skupiny</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F45" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Poskytnuté zálohy na zásoby</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
         <v>3</v>
       </c>
       <c r="C46" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="D46" s="12" t="n">
         <v>73</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>554</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="13" t="inlineStr">
         <is>
           <t>Pohledávky</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
+        <v>23648</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>11487</v>
       </c>
-      <c r="C47" s="12" t="n">
+      <c r="D47" s="12" t="n">
         <v>13033</v>
       </c>
-      <c r="D47" s="12" t="n">
+      <c r="E47" s="12" t="n">
         <v>33228</v>
       </c>
-      <c r="E47" s="12" t="n">
+      <c r="F47" s="12" t="n">
         <v>11437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="14" t="inlineStr">
         <is>
           <t>Dlouhodobé pohledávky</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
-        <v>0</v>
+        <v>675</v>
       </c>
       <c r="C48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E48" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F48" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="15" t="inlineStr">
         <is>
           <t>Pohledávky z obchodních vztahů</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D50" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E50" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F50" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - podstatný vliv</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E51" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F51" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="15" t="inlineStr">
         <is>
           <t>Odložená daňová pohledávka</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C52" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D52" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E52" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F52" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ostatní</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
-        <v>0</v>
+        <v>675</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F53" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Pohledávky za společníky</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E54" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F54" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Dlouhodobé poskytnuté zálohy</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty aktivní</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C56" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D56" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E56" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F56" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Jiné pohledávky</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
-        <v>0</v>
+        <v>675</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E57" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F57" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="14" t="inlineStr">
         <is>
           <t>Krátkodobé pohledávky</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
+        <v>22973</v>
+      </c>
+      <c r="C58" s="12" t="n">
         <v>11487</v>
       </c>
-      <c r="C58" s="12" t="n">
+      <c r="D58" s="12" t="n">
         <v>13033</v>
       </c>
-      <c r="D58" s="12" t="n">
+      <c r="E58" s="12" t="n">
         <v>33228</v>
       </c>
-      <c r="E58" s="12" t="n">
+      <c r="F58" s="12" t="n">
         <v>11437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Pohledávky z obchodních vztahů</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>18360</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>11356</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>9047</v>
       </c>
-      <c r="D59" s="12" t="n">
+      <c r="E59" s="12" t="n">
         <v>12795</v>
       </c>
-      <c r="E59" s="12" t="n">
+      <c r="F59" s="12" t="n">
         <v>11384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C60" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D60" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E60" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F60" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - podstatný vliv</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C61" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D61" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E61" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F61" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
           <t>Pohledávky - ostatní</t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>4613</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>131</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>3986</v>
       </c>
-      <c r="D62" s="12" t="n">
+      <c r="E62" s="12" t="n">
         <v>20433</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Pohledávky za společníky</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C63" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D63" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E63" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F63" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="15" t="inlineStr">
         <is>
           <t>Sociální zabezpečení a zdravotní pojištění</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D64" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E64" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F64" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="15" t="inlineStr">
         <is>
           <t>Stát - daňové pohledávky</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
+        <v>4583</v>
+      </c>
+      <c r="C65" s="12" t="n">
         <v>75</v>
       </c>
-      <c r="C65" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E65" s="12" t="n">
         <v>3726</v>
       </c>
-      <c r="E65" s="12" t="n">
+      <c r="F65" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé poskytnuté zálohy</t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C66" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D66" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E66" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F66" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty aktivní</t>
         </is>
       </c>
       <c r="B67" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D67" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E67" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F67" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="15" t="inlineStr">
         <is>
           <t>Jiné pohledávky</t>
         </is>
       </c>
       <c r="B68" s="11" t="n">
+        <v>30</v>
+      </c>
+      <c r="C68" s="12" t="n">
         <v>56</v>
       </c>
-      <c r="C68" s="12" t="n">
+      <c r="D68" s="12" t="n">
         <v>3986</v>
       </c>
-      <c r="D68" s="12" t="n">
+      <c r="E68" s="12" t="n">
         <v>16707</v>
       </c>
-      <c r="E68" s="12" t="n">
+      <c r="F68" s="12" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="13" t="inlineStr">
         <is>
           <t>Krátkodobý finanční majetek</t>
         </is>
       </c>
       <c r="B69" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C69" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D69" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E69" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F69" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="14" t="inlineStr">
         <is>
           <t>Podíly - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B70" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C70" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D70" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E70" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F70" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="14" t="inlineStr">
         <is>
           <t>Ostatní krátkodobý finanční majetek</t>
         </is>
       </c>
       <c r="B71" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C71" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D71" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E71" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F71" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="13" t="inlineStr">
         <is>
           <t>Peněžní prostředky</t>
         </is>
       </c>
       <c r="B72" s="11" t="n">
+        <v>66698</v>
+      </c>
+      <c r="C72" s="12" t="n">
         <v>46946</v>
       </c>
-      <c r="C72" s="12" t="n">
+      <c r="D72" s="12" t="n">
         <v>30089</v>
       </c>
-      <c r="D72" s="12" t="n">
+      <c r="E72" s="12" t="n">
         <v>12977</v>
       </c>
-      <c r="E72" s="12" t="n">
+      <c r="F72" s="12" t="n">
         <v>54164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="14" t="inlineStr">
         <is>
           <t>Peněžní prostředky v pokladně</t>
         </is>
       </c>
       <c r="B73" s="11" t="n">
+        <v>625</v>
+      </c>
+      <c r="C73" s="12" t="n">
         <v>1144</v>
       </c>
-      <c r="C73" s="12" t="n">
+      <c r="D73" s="12" t="n">
         <v>796</v>
       </c>
-      <c r="D73" s="12" t="n">
+      <c r="E73" s="12" t="n">
         <v>2054</v>
       </c>
-      <c r="E73" s="12" t="n">
+      <c r="F73" s="12" t="n">
         <v>672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="14" t="inlineStr">
         <is>
           <t>Peněžní prostředky na účtech</t>
         </is>
       </c>
       <c r="B74" s="11" t="n">
+        <v>66073</v>
+      </c>
+      <c r="C74" s="12" t="n">
         <v>45802</v>
       </c>
-      <c r="C74" s="12" t="n">
+      <c r="D74" s="12" t="n">
         <v>29293</v>
       </c>
-      <c r="D74" s="12" t="n">
+      <c r="E74" s="12" t="n">
         <v>10923</v>
       </c>
-      <c r="E74" s="12" t="n">
+      <c r="F74" s="12" t="n">
         <v>53492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="10" t="inlineStr">
         <is>
           <t>Časové rozlišení aktiv</t>
         </is>
       </c>
       <c r="B75" s="11" t="n">
+        <v>3630</v>
+      </c>
+      <c r="C75" s="12" t="n">
         <v>3911</v>
       </c>
-      <c r="C75" s="12" t="n">
+      <c r="D75" s="12" t="n">
         <v>2371</v>
       </c>
-      <c r="D75" s="12" t="n">
+      <c r="E75" s="12" t="n">
         <v>4045</v>
       </c>
-      <c r="E75" s="12" t="n">
+      <c r="F75" s="12" t="n">
         <v>4104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="13" t="inlineStr">
         <is>
           <t>Náklady příštích období </t>
         </is>
       </c>
       <c r="B76" s="11" t="n">
+        <v>3334</v>
+      </c>
+      <c r="C76" s="12" t="n">
         <v>3635</v>
       </c>
-      <c r="C76" s="12" t="n">
+      <c r="D76" s="12" t="n">
         <v>2261</v>
       </c>
-      <c r="D76" s="12" t="n">
+      <c r="E76" s="12" t="n">
         <v>2195</v>
       </c>
-      <c r="E76" s="12" t="n">
+      <c r="F76" s="12" t="n">
         <v>3833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="13" t="inlineStr">
         <is>
           <t>Komplexní náklady příštích období</t>
         </is>
       </c>
       <c r="B77" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C77" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D77" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E77" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F77" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="13" t="inlineStr">
         <is>
           <t>Příjmy příštích období</t>
         </is>
       </c>
       <c r="B78" s="11" t="n">
+        <v>296</v>
+      </c>
+      <c r="C78" s="12" t="n">
         <v>276</v>
       </c>
-      <c r="C78" s="12" t="n">
+      <c r="D78" s="12" t="n">
         <v>110</v>
       </c>
-      <c r="D78" s="12" t="n">
+      <c r="E78" s="12" t="n">
         <v>1850</v>
       </c>
-      <c r="E78" s="12" t="n">
+      <c r="F78" s="12" t="n">
         <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:F66"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>PASIVA CELKEM</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>331030</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>356675</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>341287</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>326752</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>301425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Vlastní kapitál</t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>264645</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>255701</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>228695</v>
       </c>
-      <c r="D3" s="12" t="n">
+      <c r="E3" s="12" t="n">
         <v>198401</v>
       </c>
-      <c r="E3" s="12" t="n">
+      <c r="F3" s="12" t="n">
         <v>190948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="13" t="inlineStr">
         <is>
           <t>Základní kapitál</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
         <v>52243</v>
       </c>
       <c r="C4" s="12" t="n">
         <v>52243</v>
       </c>
       <c r="D4" s="12" t="n">
         <v>52243</v>
       </c>
       <c r="E4" s="12" t="n">
         <v>52243</v>
       </c>
+      <c r="F4" s="12" t="n">
+        <v>52243</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="14" t="inlineStr">
         <is>
           <t>Základní kapitál</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
         <v>52243</v>
       </c>
       <c r="C5" s="12" t="n">
         <v>52243</v>
       </c>
       <c r="D5" s="12" t="n">
         <v>52243</v>
       </c>
       <c r="E5" s="12" t="n">
         <v>52243</v>
       </c>
+      <c r="F5" s="12" t="n">
+        <v>52243</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="14" t="inlineStr">
         <is>
           <t>Vlastní podíly (-)</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F6" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="14" t="inlineStr">
         <is>
           <t>Změny základního kapitálu</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F7" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="13" t="inlineStr">
         <is>
           <t>Ažio a kapitálové fondy</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F8" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="14" t="inlineStr">
         <is>
           <t>Ážio</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F9" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="14" t="inlineStr">
         <is>
           <t>Kapitálové fondy</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F10" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="15" t="inlineStr">
         <is>
           <t>Ostatní kapitálové fondy</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F11" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="15" t="inlineStr">
         <is>
           <t>Oceňovací rozdíly z přecenění majetku a závazků (+/-)</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F12" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="15" t="inlineStr">
         <is>
           <t>Oceň. rozdíly z přecenění při přeměnách obch. korporací (+/-)</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F13" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="15" t="inlineStr">
         <is>
           <t>Rozdíly z přeměn obchodních korporací (+/-)</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F14" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Rozdíly z ocenění při přeměnách obchodních korporací (+/-)</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F15" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Fondy ze zisku</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>3800</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>3842</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>3889</v>
-      </c>
-[...1 lines deleted...]
-        <v>3950</v>
       </c>
       <c r="E16" s="12" t="n">
         <v>3950</v>
       </c>
+      <c r="F16" s="12" t="n">
+        <v>3950</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Ostatní rezervní fondy</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
         <v>3428</v>
       </c>
       <c r="C17" s="12" t="n">
         <v>3428</v>
       </c>
       <c r="D17" s="12" t="n">
         <v>3428</v>
       </c>
       <c r="E17" s="12" t="n">
         <v>3428</v>
       </c>
+      <c r="F17" s="12" t="n">
+        <v>3428</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Statutární a ostatní fondy</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
+        <v>372</v>
+      </c>
+      <c r="C18" s="12" t="n">
         <v>414</v>
       </c>
-      <c r="C18" s="12" t="n">
+      <c r="D18" s="12" t="n">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="E18" s="12" t="n">
         <v>522</v>
       </c>
+      <c r="F18" s="12" t="n">
+        <v>522</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Výsledek hospodaření minulých let (+/-)</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>196408</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>168951</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>138908</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>120309</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>80454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>Nerozdělený zisk nebo neuhrazená ztráta minulých let (+/-)</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>196408</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>169122</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>138908</v>
       </c>
-      <c r="D20" s="12" t="n">
+      <c r="E20" s="12" t="n">
         <v>120309</v>
       </c>
-      <c r="E20" s="12" t="n">
+      <c r="F20" s="12" t="n">
         <v>80454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="14" t="inlineStr">
         <is>
           <t>Jiný výsledek hospodaření minulých let (+/-)</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C21" s="12" t="n">
         <v>-171</v>
       </c>
-      <c r="C21" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E21" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F21" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Výsledek hospodaření běžného účetního období (+/-)</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
+        <v>12194</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>30665</v>
       </c>
-      <c r="C22" s="12" t="n">
+      <c r="D22" s="12" t="n">
         <v>33655</v>
       </c>
-      <c r="D22" s="12" t="n">
+      <c r="E22" s="12" t="n">
         <v>21899</v>
       </c>
-      <c r="E22" s="12" t="n">
+      <c r="F22" s="12" t="n">
         <v>54301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>Rozhodnuto o zálohové výplatě podílu na zisku (-)</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F23" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Cizí zdroje</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
+        <v>64386</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>98917</v>
       </c>
-      <c r="C24" s="12" t="n">
+      <c r="D24" s="12" t="n">
         <v>110488</v>
       </c>
-      <c r="D24" s="12" t="n">
+      <c r="E24" s="12" t="n">
         <v>120188</v>
       </c>
-      <c r="E24" s="12" t="n">
+      <c r="F24" s="12" t="n">
         <v>107508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Rezervy</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>1806</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>2388</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>2445</v>
       </c>
-      <c r="D25" s="12" t="n">
+      <c r="E25" s="12" t="n">
         <v>2597</v>
       </c>
-      <c r="E25" s="12" t="n">
+      <c r="F25" s="12" t="n">
         <v>3476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="14" t="inlineStr">
         <is>
           <t>Rezerva na důchody a podobné závazky</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E26" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F26" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="14" t="inlineStr">
         <is>
           <t>Rezerva na daň z příjmů</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D27" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E27" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F27" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="14" t="inlineStr">
         <is>
           <t>Rezervy podle zvláštních právních předpisů</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F28" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="14" t="inlineStr">
         <is>
           <t>Ostatní rezervy</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
+        <v>1806</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>2388</v>
       </c>
-      <c r="C29" s="12" t="n">
+      <c r="D29" s="12" t="n">
         <v>2445</v>
       </c>
-      <c r="D29" s="12" t="n">
+      <c r="E29" s="12" t="n">
         <v>2597</v>
       </c>
-      <c r="E29" s="12" t="n">
+      <c r="F29" s="12" t="n">
         <v>3476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Závazky</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>62580</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>96529</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>108043</v>
       </c>
-      <c r="D30" s="12" t="n">
+      <c r="E30" s="12" t="n">
         <v>117591</v>
       </c>
-      <c r="E30" s="12" t="n">
+      <c r="F30" s="12" t="n">
         <v>104032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="14" t="inlineStr">
         <is>
           <t>Dlouhodobé závazky</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>35625</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>43131</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>48481</v>
       </c>
-      <c r="D31" s="12" t="n">
+      <c r="E31" s="12" t="n">
         <v>53024</v>
       </c>
-      <c r="E31" s="12" t="n">
+      <c r="F31" s="12" t="n">
         <v>61765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="15" t="inlineStr">
         <is>
           <t>Vydané dluhopisy</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="15" t="inlineStr">
         <is>
           <t>Vyměnitelné dluhopisy</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="15" t="inlineStr">
         <is>
           <t>Ostatní dluhopisy</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="15" t="inlineStr">
         <is>
           <t>Závazky k úvěrovým institucím</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
+        <v>30962</v>
+      </c>
+      <c r="C35" s="12" t="n">
         <v>37769</v>
       </c>
-      <c r="C35" s="12" t="n">
+      <c r="D35" s="12" t="n">
         <v>42582</v>
       </c>
-      <c r="D35" s="12" t="n">
+      <c r="E35" s="12" t="n">
         <v>46900</v>
       </c>
-      <c r="E35" s="12" t="n">
+      <c r="F35" s="12" t="n">
         <v>21169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="15" t="inlineStr">
         <is>
           <t>Dlouhodobé přijaté zálohy</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="15" t="inlineStr">
         <is>
           <t>Závazky z obchodních vztahů</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="15" t="inlineStr">
         <is>
           <t>Dlouhodobé směnky k úhradě</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="15" t="inlineStr">
         <is>
           <t>Závazky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E39" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F39" s="12" t="n">
         <v>34703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="15" t="inlineStr">
         <is>
           <t>Závazky - podstatný vliv</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E40" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F40" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="15" t="inlineStr">
         <is>
           <t>Odložený daňový závazek</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
+        <v>4387</v>
+      </c>
+      <c r="C41" s="12" t="n">
         <v>5362</v>
       </c>
-      <c r="C41" s="12" t="n">
+      <c r="D41" s="12" t="n">
         <v>5899</v>
       </c>
-      <c r="D41" s="12" t="n">
+      <c r="E41" s="12" t="n">
         <v>6124</v>
       </c>
-      <c r="E41" s="12" t="n">
+      <c r="F41" s="12" t="n">
         <v>5893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="15" t="inlineStr">
         <is>
           <t>Závazky ostatní</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
-        <v>0</v>
+        <v>276</v>
       </c>
       <c r="C42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E42" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F42" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="15" t="inlineStr">
         <is>
           <t>Závazky ke společníkům</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty pasívní</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D44" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E44" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F44" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="15" t="inlineStr">
         <is>
           <t>Jiné závazky</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
-        <v>0</v>
+        <v>276</v>
       </c>
       <c r="C45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D45" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E45" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F45" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>Krátkodobé závazky</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>26955</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>53398</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>59562</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>64567</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>42267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="15" t="inlineStr">
         <is>
           <t>Vydané dluhopisy</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D47" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E47" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F47" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="15" t="inlineStr">
         <is>
           <t>Vyměnitelné dluhopisy</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D48" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E48" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F48" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="15" t="inlineStr">
         <is>
           <t>Ostatní dluhopisy</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E49" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F49" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="15" t="inlineStr">
         <is>
           <t>Závazky k úvěrovým institucím</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D50" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E50" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F50" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé přijaté zálohy</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E51" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F51" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="15" t="inlineStr">
         <is>
           <t>Závazky z obchodních vztahů</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>14412</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>19292</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>23061</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>24426</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>25804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé směnky k úhradě</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E53" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F53" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="15" t="inlineStr">
         <is>
           <t>Závazky - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>19775</v>
       </c>
-      <c r="C54" s="12" t="n">
+      <c r="D54" s="12" t="n">
         <v>18100</v>
       </c>
-      <c r="D54" s="12" t="n">
+      <c r="E54" s="12" t="n">
         <v>13021</v>
       </c>
-      <c r="E54" s="12" t="n">
+      <c r="F54" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="15" t="inlineStr">
         <is>
           <t>Závazky - podstatný vliv</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="15" t="inlineStr">
         <is>
           <t>Závazky ostatní</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>12543</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>14331</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>18401</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>27120</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>16463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="15" t="inlineStr">
         <is>
           <t>Závazky ke společníkům</t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
-        <v>0</v>
+        <v>199</v>
       </c>
       <c r="C57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E57" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F57" s="12" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="15" t="inlineStr">
         <is>
           <t>Krátkodobé finanční výpomoci</t>
         </is>
       </c>
       <c r="B58" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D58" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E58" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F58" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="15" t="inlineStr">
         <is>
           <t>Závazky k zaměstnancům</t>
         </is>
       </c>
       <c r="B59" s="11" t="n">
+        <v>4754</v>
+      </c>
+      <c r="C59" s="12" t="n">
         <v>5253</v>
       </c>
-      <c r="C59" s="12" t="n">
+      <c r="D59" s="12" t="n">
         <v>4928</v>
       </c>
-      <c r="D59" s="12" t="n">
+      <c r="E59" s="12" t="n">
         <v>4893</v>
       </c>
-      <c r="E59" s="12" t="n">
+      <c r="F59" s="12" t="n">
         <v>4808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="15" t="inlineStr">
         <is>
           <t>Závazky ze sociálního zabezpečení a zdravotního pojištění</t>
         </is>
       </c>
       <c r="B60" s="11" t="n">
+        <v>2629</v>
+      </c>
+      <c r="C60" s="12" t="n">
         <v>4882</v>
       </c>
-      <c r="C60" s="12" t="n">
+      <c r="D60" s="12" t="n">
         <v>4336</v>
       </c>
-      <c r="D60" s="12" t="n">
+      <c r="E60" s="12" t="n">
         <v>4200</v>
       </c>
-      <c r="E60" s="12" t="n">
+      <c r="F60" s="12" t="n">
         <v>4059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="15" t="inlineStr">
         <is>
           <t>Stát - daňové závazky a dotace</t>
         </is>
       </c>
       <c r="B61" s="11" t="n">
+        <v>4723</v>
+      </c>
+      <c r="C61" s="12" t="n">
         <v>2880</v>
       </c>
-      <c r="C61" s="12" t="n">
+      <c r="D61" s="12" t="n">
         <v>8926</v>
       </c>
-      <c r="D61" s="12" t="n">
+      <c r="E61" s="12" t="n">
         <v>17780</v>
       </c>
-      <c r="E61" s="12" t="n">
+      <c r="F61" s="12" t="n">
         <v>7295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="15" t="inlineStr">
         <is>
           <t>Dohadné účty pasivní </t>
         </is>
       </c>
       <c r="B62" s="11" t="n">
+        <v>80</v>
+      </c>
+      <c r="C62" s="12" t="n">
         <v>90</v>
       </c>
-      <c r="C62" s="12" t="n">
+      <c r="D62" s="12" t="n">
         <v>115</v>
       </c>
-      <c r="D62" s="12" t="n">
+      <c r="E62" s="12" t="n">
         <v>140</v>
       </c>
-      <c r="E62" s="12" t="n">
+      <c r="F62" s="12" t="n">
         <v>195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="15" t="inlineStr">
         <is>
           <t>Jiné závazky</t>
         </is>
       </c>
       <c r="B63" s="11" t="n">
+        <v>158</v>
+      </c>
+      <c r="C63" s="12" t="n">
         <v>1226</v>
       </c>
-      <c r="C63" s="12" t="n">
+      <c r="D63" s="12" t="n">
         <v>96</v>
       </c>
-      <c r="D63" s="12" t="n">
+      <c r="E63" s="12" t="n">
         <v>107</v>
       </c>
-      <c r="E63" s="12" t="n">
+      <c r="F63" s="12" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Časové rozlišení pasiv</t>
         </is>
       </c>
       <c r="B64" s="11" t="n">
+        <v>1999</v>
+      </c>
+      <c r="C64" s="12" t="n">
         <v>2057</v>
       </c>
-      <c r="C64" s="12" t="n">
+      <c r="D64" s="12" t="n">
         <v>2104</v>
       </c>
-      <c r="D64" s="12" t="n">
+      <c r="E64" s="12" t="n">
         <v>8163</v>
       </c>
-      <c r="E64" s="12" t="n">
+      <c r="F64" s="12" t="n">
         <v>2969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="13" t="inlineStr">
         <is>
           <t>Výdaje příštích období</t>
         </is>
       </c>
       <c r="B65" s="11" t="n">
+        <v>1931</v>
+      </c>
+      <c r="C65" s="12" t="n">
         <v>1979</v>
       </c>
-      <c r="C65" s="12" t="n">
+      <c r="D65" s="12" t="n">
         <v>1728</v>
       </c>
-      <c r="D65" s="12" t="n">
+      <c r="E65" s="12" t="n">
         <v>1299</v>
       </c>
-      <c r="E65" s="12" t="n">
+      <c r="F65" s="12" t="n">
         <v>1889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="13" t="inlineStr">
         <is>
           <t>Výnosy příštích období </t>
         </is>
       </c>
       <c r="B66" s="11" t="n">
+        <v>68</v>
+      </c>
+      <c r="C66" s="12" t="n">
         <v>78</v>
       </c>
-      <c r="C66" s="12" t="n">
+      <c r="D66" s="12" t="n">
         <v>376</v>
       </c>
-      <c r="D66" s="12" t="n">
+      <c r="E66" s="12" t="n">
         <v>6864</v>
       </c>
-      <c r="E66" s="12" t="n">
+      <c r="F66" s="12" t="n">
         <v>1080</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E57"/>
+  <dimension ref="A1:F57"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="C1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="C1" s="9" t="inlineStr">
+      <c r="D1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Tržby za prodej výrobků a služeb</t>
         </is>
       </c>
       <c r="B2" s="11" t="n">
+        <v>320093</v>
+      </c>
+      <c r="C2" s="12" t="n">
         <v>334442</v>
       </c>
-      <c r="C2" s="12" t="n">
+      <c r="D2" s="12" t="n">
         <v>316705</v>
       </c>
-      <c r="D2" s="12" t="n">
+      <c r="E2" s="12" t="n">
         <v>307922</v>
       </c>
-      <c r="E2" s="12" t="n">
+      <c r="F2" s="12" t="n">
         <v>411055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Tržby za prodej zboží </t>
         </is>
       </c>
       <c r="B3" s="11" t="n">
+        <v>30538</v>
+      </c>
+      <c r="C3" s="12" t="n">
         <v>20436</v>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="D3" s="12" t="n">
         <v>40947</v>
       </c>
-      <c r="D3" s="12" t="n">
+      <c r="E3" s="12" t="n">
         <v>29270</v>
       </c>
-      <c r="E3" s="12" t="n">
+      <c r="F3" s="12" t="n">
         <v>21467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Výkonová spotřeba</t>
         </is>
       </c>
       <c r="B4" s="11" t="n">
+        <v>189847</v>
+      </c>
+      <c r="C4" s="12" t="n">
         <v>210305</v>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="D4" s="12" t="n">
         <v>248135</v>
       </c>
-      <c r="D4" s="12" t="n">
+      <c r="E4" s="12" t="n">
         <v>233964</v>
       </c>
-      <c r="E4" s="12" t="n">
+      <c r="F4" s="12" t="n">
         <v>275472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="13" t="inlineStr">
         <is>
           <t>Náklady vynaložené na prodané zboží</t>
         </is>
       </c>
       <c r="B5" s="11" t="n">
+        <v>20239</v>
+      </c>
+      <c r="C5" s="12" t="n">
         <v>12986</v>
       </c>
-      <c r="C5" s="12" t="n">
+      <c r="D5" s="12" t="n">
         <v>30340</v>
       </c>
-      <c r="D5" s="12" t="n">
+      <c r="E5" s="12" t="n">
         <v>22000</v>
       </c>
-      <c r="E5" s="12" t="n">
+      <c r="F5" s="12" t="n">
         <v>14818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="13" t="inlineStr">
         <is>
           <t>Spotřeba materiálu a energie</t>
         </is>
       </c>
       <c r="B6" s="11" t="n">
+        <v>124152</v>
+      </c>
+      <c r="C6" s="12" t="n">
         <v>147798</v>
       </c>
-      <c r="C6" s="12" t="n">
+      <c r="D6" s="12" t="n">
         <v>167170</v>
       </c>
-      <c r="D6" s="12" t="n">
+      <c r="E6" s="12" t="n">
         <v>170221</v>
       </c>
-      <c r="E6" s="12" t="n">
+      <c r="F6" s="12" t="n">
         <v>200691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="13" t="inlineStr">
         <is>
           <t>Služby</t>
         </is>
       </c>
       <c r="B7" s="11" t="n">
+        <v>45456</v>
+      </c>
+      <c r="C7" s="12" t="n">
         <v>49521</v>
       </c>
-      <c r="C7" s="12" t="n">
+      <c r="D7" s="12" t="n">
         <v>50625</v>
       </c>
-      <c r="D7" s="12" t="n">
+      <c r="E7" s="12" t="n">
         <v>41743</v>
       </c>
-      <c r="E7" s="12" t="n">
+      <c r="F7" s="12" t="n">
         <v>59963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Změna stavu zásob vlastní činnosti (+/-)</t>
         </is>
       </c>
       <c r="B8" s="11" t="n">
+        <v>44665</v>
+      </c>
+      <c r="C8" s="12" t="n">
         <v>-2205</v>
       </c>
-      <c r="C8" s="12" t="n">
+      <c r="D8" s="12" t="n">
         <v>-41863</v>
       </c>
-      <c r="D8" s="12" t="n">
+      <c r="E8" s="12" t="n">
         <v>-31474</v>
       </c>
-      <c r="E8" s="12" t="n">
+      <c r="F8" s="12" t="n">
         <v>-6680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Aktivace (-)</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
+        <v>-9087</v>
+      </c>
+      <c r="C9" s="12" t="n">
         <v>-9081</v>
       </c>
-      <c r="C9" s="12" t="n">
+      <c r="D9" s="12" t="n">
         <v>-7624</v>
       </c>
-      <c r="D9" s="12" t="n">
+      <c r="E9" s="12" t="n">
         <v>-7184</v>
       </c>
-      <c r="E9" s="12" t="n">
+      <c r="F9" s="12" t="n">
         <v>-8642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Osobní náklady</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
+        <v>92744</v>
+      </c>
+      <c r="C10" s="12" t="n">
         <v>103372</v>
       </c>
-      <c r="C10" s="12" t="n">
+      <c r="D10" s="12" t="n">
         <v>94222</v>
       </c>
-      <c r="D10" s="12" t="n">
+      <c r="E10" s="12" t="n">
         <v>93712</v>
       </c>
-      <c r="E10" s="12" t="n">
+      <c r="F10" s="12" t="n">
         <v>92078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="13" t="inlineStr">
         <is>
           <t>Mzdové náklady</t>
         </is>
       </c>
       <c r="B11" s="11" t="n">
+        <v>67959</v>
+      </c>
+      <c r="C11" s="12" t="n">
         <v>75835</v>
       </c>
-      <c r="C11" s="12" t="n">
+      <c r="D11" s="12" t="n">
         <v>69129</v>
       </c>
-      <c r="D11" s="12" t="n">
+      <c r="E11" s="12" t="n">
         <v>69079</v>
       </c>
-      <c r="E11" s="12" t="n">
+      <c r="F11" s="12" t="n">
         <v>68116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="13" t="inlineStr">
         <is>
           <t>Náklady na sociální zabezpečení, zdravotní pojištění a ostatní náklady</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
+        <v>24785</v>
+      </c>
+      <c r="C12" s="12" t="n">
         <v>27537</v>
       </c>
-      <c r="C12" s="12" t="n">
+      <c r="D12" s="12" t="n">
         <v>25093</v>
       </c>
-      <c r="D12" s="12" t="n">
+      <c r="E12" s="12" t="n">
         <v>24633</v>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="F12" s="12" t="n">
         <v>23962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="14" t="inlineStr">
         <is>
           <t>Náklady na sociální zabezpečení a zdravotní pojištění</t>
         </is>
       </c>
       <c r="B13" s="11" t="n">
+        <v>22698</v>
+      </c>
+      <c r="C13" s="12" t="n">
         <v>25449</v>
       </c>
-      <c r="C13" s="12" t="n">
+      <c r="D13" s="12" t="n">
         <v>23254</v>
       </c>
-      <c r="D13" s="12" t="n">
+      <c r="E13" s="12" t="n">
         <v>23063</v>
       </c>
-      <c r="E13" s="12" t="n">
+      <c r="F13" s="12" t="n">
         <v>22702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="14" t="inlineStr">
         <is>
           <t>Ostatní náklady</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
+        <v>2087</v>
+      </c>
+      <c r="C14" s="12" t="n">
         <v>2088</v>
       </c>
-      <c r="C14" s="12" t="n">
+      <c r="D14" s="12" t="n">
         <v>1839</v>
       </c>
-      <c r="D14" s="12" t="n">
+      <c r="E14" s="12" t="n">
         <v>1570</v>
       </c>
-      <c r="E14" s="12" t="n">
+      <c r="F14" s="12" t="n">
         <v>1260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Úpravy hodnot v provozní oblasti</t>
         </is>
       </c>
       <c r="B15" s="11" t="n">
+        <v>11579</v>
+      </c>
+      <c r="C15" s="12" t="n">
         <v>11469</v>
       </c>
-      <c r="C15" s="12" t="n">
+      <c r="D15" s="12" t="n">
         <v>16688</v>
       </c>
-      <c r="D15" s="12" t="n">
+      <c r="E15" s="12" t="n">
         <v>15296</v>
       </c>
-      <c r="E15" s="12" t="n">
+      <c r="F15" s="12" t="n">
         <v>9244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="13" t="inlineStr">
         <is>
           <t>Úpravy hodnot dlouh. nehmotného a hmotného majetku</t>
         </is>
       </c>
       <c r="B16" s="11" t="n">
+        <v>10379</v>
+      </c>
+      <c r="C16" s="12" t="n">
         <v>11822</v>
       </c>
-      <c r="C16" s="12" t="n">
+      <c r="D16" s="12" t="n">
         <v>15179</v>
       </c>
-      <c r="D16" s="12" t="n">
+      <c r="E16" s="12" t="n">
         <v>14869</v>
       </c>
-      <c r="E16" s="12" t="n">
+      <c r="F16" s="12" t="n">
         <v>12155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="14" t="inlineStr">
         <is>
           <t>Úpravy hodnot dlouh. nehmotného a hmotného majetku - trvalé</t>
         </is>
       </c>
       <c r="B17" s="11" t="n">
+        <v>10379</v>
+      </c>
+      <c r="C17" s="12" t="n">
         <v>11822</v>
       </c>
-      <c r="C17" s="12" t="n">
+      <c r="D17" s="12" t="n">
         <v>15179</v>
       </c>
-      <c r="D17" s="12" t="n">
+      <c r="E17" s="12" t="n">
         <v>14869</v>
       </c>
-      <c r="E17" s="12" t="n">
+      <c r="F17" s="12" t="n">
         <v>12155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>Úpravy hodnot dlouh. nehmotného a hmotného majetku - dočasné</t>
         </is>
       </c>
       <c r="B18" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F18" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>Úpravy hodnot zásob</t>
         </is>
       </c>
       <c r="B19" s="11" t="n">
+        <v>6</v>
+      </c>
+      <c r="C19" s="12" t="n">
         <v>-357</v>
       </c>
-      <c r="C19" s="12" t="n">
+      <c r="D19" s="12" t="n">
         <v>1454</v>
       </c>
-      <c r="D19" s="12" t="n">
+      <c r="E19" s="12" t="n">
         <v>135</v>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="F19" s="12" t="n">
         <v>-2929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="13" t="inlineStr">
         <is>
           <t>Úpravy hodnot pohledávek</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
+        <v>1194</v>
+      </c>
+      <c r="C20" s="12" t="n">
         <v>4</v>
       </c>
-      <c r="C20" s="12" t="n">
+      <c r="D20" s="12" t="n">
         <v>55</v>
       </c>
-      <c r="D20" s="12" t="n">
+      <c r="E20" s="12" t="n">
         <v>292</v>
       </c>
-      <c r="E20" s="12" t="n">
+      <c r="F20" s="12" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Ostatní provozní výnosy</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
+        <v>1983</v>
+      </c>
+      <c r="C21" s="12" t="n">
         <v>6367</v>
       </c>
-      <c r="C21" s="12" t="n">
+      <c r="D21" s="12" t="n">
         <v>7383</v>
       </c>
-      <c r="D21" s="12" t="n">
+      <c r="E21" s="12" t="n">
         <v>3321</v>
       </c>
-      <c r="E21" s="12" t="n">
+      <c r="F21" s="12" t="n">
         <v>6985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="13" t="inlineStr">
         <is>
           <t>Tržby z prodaného dlouhodobého majetku </t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
+        <v>42</v>
+      </c>
+      <c r="C22" s="12" t="n">
         <v>36</v>
       </c>
-      <c r="C22" s="12" t="n">
+      <c r="D22" s="12" t="n">
         <v>176</v>
       </c>
-      <c r="D22" s="12" t="n">
+      <c r="E22" s="12" t="n">
         <v>22</v>
       </c>
-      <c r="E22" s="12" t="n">
+      <c r="F22" s="12" t="n">
         <v>1034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>Tržby z prodaného materiálu</t>
         </is>
       </c>
       <c r="B23" s="11" t="n">
+        <v>598</v>
+      </c>
+      <c r="C23" s="12" t="n">
         <v>684</v>
       </c>
-      <c r="C23" s="12" t="n">
+      <c r="D23" s="12" t="n">
         <v>1670</v>
       </c>
-      <c r="D23" s="12" t="n">
+      <c r="E23" s="12" t="n">
         <v>1901</v>
       </c>
-      <c r="E23" s="12" t="n">
+      <c r="F23" s="12" t="n">
         <v>1385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="13" t="inlineStr">
         <is>
           <t>Jiné provozní výnosy</t>
         </is>
       </c>
       <c r="B24" s="11" t="n">
+        <v>1343</v>
+      </c>
+      <c r="C24" s="12" t="n">
         <v>5647</v>
       </c>
-      <c r="C24" s="12" t="n">
+      <c r="D24" s="12" t="n">
         <v>5537</v>
       </c>
-      <c r="D24" s="12" t="n">
+      <c r="E24" s="12" t="n">
         <v>1398</v>
       </c>
-      <c r="E24" s="12" t="n">
+      <c r="F24" s="12" t="n">
         <v>4566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="10" t="inlineStr">
         <is>
           <t>Ostatní provozní náklady</t>
         </is>
       </c>
       <c r="B25" s="11" t="n">
+        <v>5277</v>
+      </c>
+      <c r="C25" s="12" t="n">
         <v>4437</v>
       </c>
-      <c r="C25" s="12" t="n">
+      <c r="D25" s="12" t="n">
         <v>7438</v>
       </c>
-      <c r="D25" s="12" t="n">
+      <c r="E25" s="12" t="n">
         <v>6315</v>
       </c>
-      <c r="E25" s="12" t="n">
+      <c r="F25" s="12" t="n">
         <v>10068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Zůstatková cena prodaného dlouhodobého majetku</t>
         </is>
       </c>
       <c r="B26" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="C26" s="12" t="n">
         <v>24</v>
       </c>
-      <c r="C26" s="12" t="n">
+      <c r="D26" s="12" t="n">
         <v>62</v>
       </c>
-      <c r="D26" s="12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F26" s="12" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="13" t="inlineStr">
         <is>
           <t>Prodaný materiál</t>
         </is>
       </c>
       <c r="B27" s="11" t="n">
+        <v>568</v>
+      </c>
+      <c r="C27" s="12" t="n">
         <v>387</v>
       </c>
-      <c r="C27" s="12" t="n">
+      <c r="D27" s="12" t="n">
         <v>1667</v>
       </c>
-      <c r="D27" s="12" t="n">
+      <c r="E27" s="12" t="n">
         <v>1477</v>
       </c>
-      <c r="E27" s="12" t="n">
+      <c r="F27" s="12" t="n">
         <v>1313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="13" t="inlineStr">
         <is>
           <t>Daně a poplatky</t>
         </is>
       </c>
       <c r="B28" s="11" t="n">
+        <v>340</v>
+      </c>
+      <c r="C28" s="12" t="n">
         <v>328</v>
       </c>
-      <c r="C28" s="12" t="n">
+      <c r="D28" s="12" t="n">
         <v>227</v>
       </c>
-      <c r="D28" s="12" t="n">
+      <c r="E28" s="12" t="n">
         <v>235</v>
       </c>
-      <c r="E28" s="12" t="n">
+      <c r="F28" s="12" t="n">
         <v>559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="13" t="inlineStr">
         <is>
           <t>Rezervy v provozní oblasti a komplexní náklady příštích období</t>
         </is>
       </c>
       <c r="B29" s="11" t="n">
+        <v>-582</v>
+      </c>
+      <c r="C29" s="12" t="n">
         <v>-57</v>
       </c>
-      <c r="C29" s="12" t="n">
+      <c r="D29" s="12" t="n">
         <v>-151</v>
       </c>
-      <c r="D29" s="12" t="n">
+      <c r="E29" s="12" t="n">
         <v>-879</v>
       </c>
-      <c r="E29" s="12" t="n">
+      <c r="F29" s="12" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="13" t="inlineStr">
         <is>
           <t>Jiné provozní náklady</t>
         </is>
       </c>
       <c r="B30" s="11" t="n">
+        <v>4951</v>
+      </c>
+      <c r="C30" s="12" t="n">
         <v>3755</v>
       </c>
-      <c r="C30" s="12" t="n">
+      <c r="D30" s="12" t="n">
         <v>5633</v>
       </c>
-      <c r="D30" s="12" t="n">
+      <c r="E30" s="12" t="n">
         <v>5482</v>
       </c>
-      <c r="E30" s="12" t="n">
+      <c r="F30" s="12" t="n">
         <v>8057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="10" t="inlineStr">
         <is>
           <t>Provozní výsledek hospodaření (+/-)</t>
         </is>
       </c>
       <c r="B31" s="11" t="n">
+        <v>17589</v>
+      </c>
+      <c r="C31" s="12" t="n">
         <v>42948</v>
       </c>
-      <c r="C31" s="12" t="n">
+      <c r="D31" s="12" t="n">
         <v>48039</v>
       </c>
-      <c r="D31" s="12" t="n">
+      <c r="E31" s="12" t="n">
         <v>29884</v>
       </c>
-      <c r="E31" s="12" t="n">
+      <c r="F31" s="12" t="n">
         <v>67967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <t>Výnosy z dlouhodobého finančního majetku - podíly</t>
         </is>
       </c>
       <c r="B32" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F32" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="13" t="inlineStr">
         <is>
           <t>Výnosy z podílů - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B33" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E33" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F33" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="13" t="inlineStr">
         <is>
           <t>Ostatní výnosy z podílů</t>
         </is>
       </c>
       <c r="B34" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E34" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F34" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="10" t="inlineStr">
         <is>
           <t>Náklady vynaložené na prodané podíly</t>
         </is>
       </c>
       <c r="B35" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D35" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E35" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F35" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="10" t="inlineStr">
         <is>
           <t>Výnosy z ostatního dlouhodobého finančního majetku</t>
         </is>
       </c>
       <c r="B36" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F36" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="13" t="inlineStr">
         <is>
           <t>Výnosy z ostatního dlouh. fin. majetku - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B37" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E37" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F37" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="13" t="inlineStr">
         <is>
           <t>Ostatní výnosy z ostatního dlouhodobého finančního majetku</t>
         </is>
       </c>
       <c r="B38" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D38" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F38" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="10" t="inlineStr">
         <is>
           <t>Náklady související s ostatním dlouhodobým finančním majetkem</t>
         </is>
       </c>
       <c r="B39" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D39" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E39" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F39" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="10" t="inlineStr">
         <is>
           <t>Výnosové úroky a podobné výnosy</t>
         </is>
       </c>
       <c r="B40" s="11" t="n">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="C40" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D40" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E40" s="12" t="n">
         <v>9</v>
       </c>
-      <c r="E40" s="12" t="n">
+      <c r="F40" s="12" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="13" t="inlineStr">
         <is>
           <t>Výnos. úroky a podobné výnosy - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B41" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D41" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E41" s="12" t="n">
         <v>9</v>
       </c>
-      <c r="E41" s="12" t="n">
+      <c r="F41" s="12" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="13" t="inlineStr">
         <is>
           <t>Ostatní výnosové úroky a podobné výnosy</t>
         </is>
       </c>
       <c r="B42" s="11" t="n">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="C42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D42" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E42" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F42" s="12" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="10" t="inlineStr">
         <is>
           <t>Úpravy hodnot a rezervy ve finanční oblasti</t>
         </is>
       </c>
       <c r="B43" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D43" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E43" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F43" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="10" t="inlineStr">
         <is>
           <t>Nákladové úroky a podobné náklady</t>
         </is>
       </c>
       <c r="B44" s="11" t="n">
+        <v>2517</v>
+      </c>
+      <c r="C44" s="12" t="n">
         <v>2820</v>
       </c>
-      <c r="C44" s="12" t="n">
+      <c r="D44" s="12" t="n">
         <v>3033</v>
       </c>
-      <c r="D44" s="12" t="n">
+      <c r="E44" s="12" t="n">
         <v>2458</v>
       </c>
-      <c r="E44" s="12" t="n">
+      <c r="F44" s="12" t="n">
         <v>1233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="13" t="inlineStr">
         <is>
           <t>Nákl. úroky a podobné náklady - ovládaná nebo ovládající osoba</t>
         </is>
       </c>
       <c r="B45" s="11" t="n">
+        <v>1119</v>
+      </c>
+      <c r="C45" s="12" t="n">
         <v>1272</v>
       </c>
-      <c r="C45" s="12" t="n">
+      <c r="D45" s="12" t="n">
         <v>1143</v>
       </c>
-      <c r="D45" s="12" t="n">
+      <c r="E45" s="12" t="n">
         <v>527</v>
       </c>
-      <c r="E45" s="12" t="n">
+      <c r="F45" s="12" t="n">
         <v>939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="13" t="inlineStr">
         <is>
           <t>Ostatní nákladové úroky a podobné náklady</t>
         </is>
       </c>
       <c r="B46" s="11" t="n">
+        <v>1398</v>
+      </c>
+      <c r="C46" s="12" t="n">
         <v>1548</v>
       </c>
-      <c r="C46" s="12" t="n">
+      <c r="D46" s="12" t="n">
         <v>1890</v>
       </c>
-      <c r="D46" s="12" t="n">
+      <c r="E46" s="12" t="n">
         <v>1931</v>
       </c>
-      <c r="E46" s="12" t="n">
+      <c r="F46" s="12" t="n">
         <v>294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="10" t="inlineStr">
         <is>
           <t>Ostatní finanční výnosy</t>
         </is>
       </c>
       <c r="B47" s="11" t="n">
+        <v>2385</v>
+      </c>
+      <c r="C47" s="12" t="n">
         <v>1534</v>
       </c>
-      <c r="C47" s="12" t="n">
+      <c r="D47" s="12" t="n">
         <v>4302</v>
       </c>
-      <c r="D47" s="12" t="n">
+      <c r="E47" s="12" t="n">
         <v>3391</v>
       </c>
-      <c r="E47" s="12" t="n">
+      <c r="F47" s="12" t="n">
         <v>2632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="10" t="inlineStr">
         <is>
           <t>Ostatní finanční náklady</t>
         </is>
       </c>
       <c r="B48" s="11" t="n">
+        <v>2251</v>
+      </c>
+      <c r="C48" s="12" t="n">
         <v>3166</v>
       </c>
-      <c r="C48" s="12" t="n">
+      <c r="D48" s="12" t="n">
         <v>6898</v>
       </c>
-      <c r="D48" s="12" t="n">
+      <c r="E48" s="12" t="n">
         <v>3669</v>
       </c>
-      <c r="E48" s="12" t="n">
+      <c r="F48" s="12" t="n">
         <v>3162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Finanční výsledek hospodaření (+/-)</t>
         </is>
       </c>
       <c r="B49" s="11" t="n">
+        <v>-2299</v>
+      </c>
+      <c r="C49" s="12" t="n">
         <v>-4452</v>
       </c>
-      <c r="C49" s="12" t="n">
+      <c r="D49" s="12" t="n">
         <v>-5629</v>
       </c>
-      <c r="D49" s="12" t="n">
+      <c r="E49" s="12" t="n">
         <v>-2727</v>
       </c>
-      <c r="E49" s="12" t="n">
+      <c r="F49" s="12" t="n">
         <v>-1732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Výsledek hospodaření před zdaněním (+/-)</t>
         </is>
       </c>
       <c r="B50" s="11" t="n">
+        <v>15290</v>
+      </c>
+      <c r="C50" s="12" t="n">
         <v>38496</v>
       </c>
-      <c r="C50" s="12" t="n">
+      <c r="D50" s="12" t="n">
         <v>42410</v>
       </c>
-      <c r="D50" s="12" t="n">
+      <c r="E50" s="12" t="n">
         <v>27157</v>
       </c>
-      <c r="E50" s="12" t="n">
+      <c r="F50" s="12" t="n">
         <v>66236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Daň z příjmů</t>
         </is>
       </c>
       <c r="B51" s="11" t="n">
+        <v>3096</v>
+      </c>
+      <c r="C51" s="12" t="n">
         <v>7831</v>
       </c>
-      <c r="C51" s="12" t="n">
+      <c r="D51" s="12" t="n">
         <v>8755</v>
       </c>
-      <c r="D51" s="12" t="n">
+      <c r="E51" s="12" t="n">
         <v>5258</v>
       </c>
-      <c r="E51" s="12" t="n">
+      <c r="F51" s="12" t="n">
         <v>11934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="13" t="inlineStr">
         <is>
           <t>Daň z příjmů splatná</t>
         </is>
       </c>
       <c r="B52" s="11" t="n">
+        <v>4071</v>
+      </c>
+      <c r="C52" s="12" t="n">
         <v>8368</v>
       </c>
-      <c r="C52" s="12" t="n">
+      <c r="D52" s="12" t="n">
         <v>8980</v>
       </c>
-      <c r="D52" s="12" t="n">
+      <c r="E52" s="12" t="n">
         <v>5027</v>
       </c>
-      <c r="E52" s="12" t="n">
+      <c r="F52" s="12" t="n">
         <v>11581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="13" t="inlineStr">
         <is>
           <t>Daň z příjmů odložená (+/-)</t>
         </is>
       </c>
       <c r="B53" s="11" t="n">
+        <v>-975</v>
+      </c>
+      <c r="C53" s="12" t="n">
         <v>-537</v>
       </c>
-      <c r="C53" s="12" t="n">
+      <c r="D53" s="12" t="n">
         <v>-225</v>
       </c>
-      <c r="D53" s="12" t="n">
+      <c r="E53" s="12" t="n">
         <v>231</v>
       </c>
-      <c r="E53" s="12" t="n">
+      <c r="F53" s="12" t="n">
         <v>353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="10" t="inlineStr">
         <is>
           <t>Výsledek hospodaření po zdanění (+/-)</t>
         </is>
       </c>
       <c r="B54" s="11" t="n">
+        <v>12194</v>
+      </c>
+      <c r="C54" s="12" t="n">
         <v>30665</v>
       </c>
-      <c r="C54" s="12" t="n">
+      <c r="D54" s="12" t="n">
         <v>33655</v>
       </c>
-      <c r="D54" s="12" t="n">
+      <c r="E54" s="12" t="n">
         <v>21899</v>
       </c>
-      <c r="E54" s="12" t="n">
+      <c r="F54" s="12" t="n">
         <v>54301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="10" t="inlineStr">
         <is>
           <t>Převod podílu na výsledku hospodaření společníkům (+/-)</t>
         </is>
       </c>
       <c r="B55" s="11" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="n">
         <v>0</v>
       </c>
       <c r="E55" s="12" t="n">
         <v>0</v>
       </c>
+      <c r="F55" s="12" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Výsledek hospodaření za účetní období (+/-)</t>
         </is>
       </c>
       <c r="B56" s="11" t="n">
+        <v>12194</v>
+      </c>
+      <c r="C56" s="12" t="n">
         <v>30665</v>
       </c>
-      <c r="C56" s="12" t="n">
+      <c r="D56" s="12" t="n">
         <v>33655</v>
       </c>
-      <c r="D56" s="12" t="n">
+      <c r="E56" s="12" t="n">
         <v>21899</v>
       </c>
-      <c r="E56" s="12" t="n">
+      <c r="F56" s="12" t="n">
         <v>54301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Čistý obrat za účetní období </t>
         </is>
       </c>
       <c r="B57" s="11" t="n">
+        <v>355083</v>
+      </c>
+      <c r="C57" s="12" t="n">
         <v>362779</v>
       </c>
-      <c r="C57" s="12" t="n">
+      <c r="D57" s="12" t="n">
         <v>369337</v>
       </c>
-      <c r="D57" s="12" t="n">
+      <c r="E57" s="12" t="n">
         <v>343913</v>
       </c>
-      <c r="E57" s="12" t="n">
+      <c r="F57" s="12" t="n">
         <v>442170</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Rozpad</t>
         </is>
       </c>
       <c r="B1" s="8" t="inlineStr">
         <is>
-          <t>09.10.2025</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="C1" s="9" t="inlineStr">
         <is>
+          <t>31.12.2025</t>
+        </is>
+      </c>
+      <c r="D1" s="9" t="inlineStr">
+        <is>
           <t>31.12.2024</t>
         </is>
       </c>
-      <c r="D1" s="9" t="inlineStr">
+      <c r="E1" s="9" t="inlineStr">
         <is>
           <t>31.12.2023</t>
         </is>
       </c>
-      <c r="E1" s="9" t="inlineStr">
+      <c r="F1" s="9" t="inlineStr">
         <is>
           <t>31.12.2022</t>
         </is>
       </c>
-      <c r="F1" s="9" t="inlineStr">
+      <c r="G1" s="9" t="inlineStr">
         <is>
           <t>31.12.2021</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Tržní kapitalizace</t>
         </is>
       </c>
       <c r="B2" s="17" t="n">
-        <v>256000</v>
+        <v>220000</v>
       </c>
       <c r="C2" s="18" t="n">
+        <v>250000</v>
+      </c>
+      <c r="D2" s="18" t="n">
         <v>268000</v>
       </c>
-      <c r="D2" s="18" t="n">
+      <c r="E2" s="18" t="n">
         <v>240000</v>
       </c>
-      <c r="E2" s="18" t="n">
+      <c r="F2" s="18" t="n">
         <v>200000</v>
       </c>
-      <c r="F2" s="18" t="n">
+      <c r="G2" s="18" t="n">
         <v>404000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B3" s="17" t="n">
+        <v>29508</v>
+      </c>
+      <c r="C3" s="18" t="n">
+        <v>29508</v>
+      </c>
+      <c r="D3" s="18" t="n">
         <v>54745</v>
       </c>
-      <c r="C3" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D3" s="18" t="n">
+      <c r="E3" s="18" t="n">
         <v>64954</v>
       </c>
-      <c r="E3" s="18" t="n">
+      <c r="F3" s="18" t="n">
         <v>45415</v>
       </c>
-      <c r="F3" s="18" t="n">
+      <c r="G3" s="18" t="n">
         <v>77770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>P/E</t>
         </is>
       </c>
       <c r="B4" s="17" t="n">
-        <v>8.35</v>
+        <v>18.04</v>
       </c>
       <c r="C4" s="18" t="n">
+        <v>20.5</v>
+      </c>
+      <c r="D4" s="18" t="n">
         <v>8.74</v>
       </c>
-      <c r="D4" s="18" t="n">
+      <c r="E4" s="18" t="n">
         <v>7.13</v>
       </c>
-      <c r="E4" s="18" t="n">
+      <c r="F4" s="18" t="n">
         <v>9.13</v>
       </c>
-      <c r="F4" s="18" t="n">
+      <c r="G4" s="18" t="n">
         <v>7.44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>EV/EBITDA</t>
         </is>
       </c>
       <c r="B5" s="17" t="n">
-        <v>4.87</v>
+        <v>6.25</v>
       </c>
       <c r="C5" s="18" t="n">
+        <v>7.27</v>
+      </c>
+      <c r="D5" s="18" t="n">
         <v>5.09</v>
       </c>
-      <c r="D5" s="18" t="n">
+      <c r="E5" s="18" t="n">
         <v>4.17</v>
       </c>
-      <c r="E5" s="18" t="n">
+      <c r="F5" s="18" t="n">
         <v>5.44</v>
       </c>
-      <c r="F5" s="18" t="n">
+      <c r="G5" s="18" t="n">
         <v>5.22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>EV/Sales</t>
         </is>
       </c>
       <c r="B6" s="17" t="n">
-        <v>0.75</v>
+        <v>0.53</v>
       </c>
       <c r="C6" s="18" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="D6" s="18" t="n">
         <v>0.79</v>
       </c>
-      <c r="D6" s="18" t="n">
+      <c r="E6" s="18" t="n">
         <v>0.76</v>
       </c>
-      <c r="E6" s="18" t="n">
+      <c r="F6" s="18" t="n">
         <v>0.73</v>
       </c>
-      <c r="F6" s="18" t="n">
+      <c r="G6" s="18" t="n">
         <v>0.94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>P/S</t>
         </is>
       </c>
       <c r="B7" s="17" t="n">
-        <v>0.72</v>
+        <v>0.63</v>
       </c>
       <c r="C7" s="18" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="D7" s="18" t="n">
         <v>0.76</v>
       </c>
-      <c r="D7" s="18" t="n">
+      <c r="E7" s="18" t="n">
         <v>0.67</v>
       </c>
-      <c r="E7" s="18" t="n">
+      <c r="F7" s="18" t="n">
         <v>0.59</v>
       </c>
-      <c r="F7" s="18" t="n">
+      <c r="G7" s="18" t="n">
         <v>0.93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>P/B</t>
         </is>
       </c>
       <c r="B8" s="17" t="n">
-        <v>1</v>
+        <v>0.83</v>
       </c>
       <c r="C8" s="18" t="n">
-        <v>1.05</v>
+        <v>0.94</v>
       </c>
       <c r="D8" s="18" t="n">
         <v>1.05</v>
       </c>
       <c r="E8" s="18" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="F8" s="18" t="n">
         <v>1.01</v>
       </c>
-      <c r="F8" s="18" t="n">
+      <c r="G8" s="18" t="n">
         <v>2.12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROA</t>
         </is>
       </c>
       <c r="B9" s="17" t="n">
+        <v>3.68</v>
+      </c>
+      <c r="C9" s="18" t="n">
+        <v>3.68</v>
+      </c>
+      <c r="D9" s="18" t="n">
         <v>8.6</v>
       </c>
-      <c r="C9" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D9" s="18" t="n">
+      <c r="E9" s="18" t="n">
         <v>9.86</v>
       </c>
-      <c r="E9" s="18" t="n">
+      <c r="F9" s="18" t="n">
         <v>6.7</v>
       </c>
-      <c r="F9" s="18" t="n">
+      <c r="G9" s="18" t="n">
         <v>18.01</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>ROE</t>
         </is>
       </c>
       <c r="B10" s="17" t="n">
+        <v>4.61</v>
+      </c>
+      <c r="C10" s="18" t="n">
+        <v>4.61</v>
+      </c>
+      <c r="D10" s="18" t="n">
         <v>11.99</v>
       </c>
-      <c r="C10" s="18" t="n">
-[...2 lines deleted...]
-      <c r="D10" s="18" t="n">
+      <c r="E10" s="18" t="n">
         <v>14.72</v>
       </c>
-      <c r="E10" s="18" t="n">
+      <c r="F10" s="18" t="n">
         <v>11.04</v>
       </c>
-      <c r="F10" s="18" t="n">
+      <c r="G10" s="18" t="n">
         <v>28.44</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>